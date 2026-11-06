--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -3,324 +3,351 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="728AE425" w14:textId="77777777" w:rsidR="00E77A2A" w:rsidRPr="006946C2" w:rsidRDefault="00E77A2A" w:rsidP="00CF3458">
+    <w:p w14:paraId="1F238E6E" w14:textId="77777777" w:rsidR="00E3345B" w:rsidRPr="00E3345B" w:rsidRDefault="00E3345B" w:rsidP="00502159">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk240550072"/>
+    </w:p>
+    <w:p w14:paraId="71BF4556" w14:textId="5CC57E9B" w:rsidR="00E3345B" w:rsidRPr="00E3345B" w:rsidRDefault="00E3345B" w:rsidP="00CF3458">
       <w:pPr>
         <w:ind w:firstLine="4678"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3345B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УТВЕРЖДЕНО </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4686EA" w14:textId="25B4B0F2" w:rsidR="00E3345B" w:rsidRPr="00E3345B" w:rsidRDefault="00E3345B" w:rsidP="00CF3458">
+      <w:pPr>
+        <w:ind w:firstLine="4678"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3345B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Приказом Благотворительного фонда «Система» от 17 сентября 2026 г. № 170926-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2237AD74" w14:textId="77777777" w:rsidR="00DC79BE" w:rsidRDefault="00DC79BE" w:rsidP="0059780E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2237AD74" w14:textId="77777777" w:rsidR="00DC79BE" w:rsidRDefault="00DC79BE" w:rsidP="0059780E">
+    <w:p w14:paraId="7544EE13" w14:textId="2734C2FE" w:rsidR="0082628F" w:rsidRPr="00F2445C" w:rsidRDefault="0082628F" w:rsidP="0082628F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk113272975"/>
+      <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F2445C">
+        <w:t xml:space="preserve">ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk158652443"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk112756486"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk112756579"/>
+    </w:p>
+    <w:p w14:paraId="1277D0E6" w14:textId="77777777" w:rsidR="000B3B8F" w:rsidRDefault="0082628F" w:rsidP="000B3B8F">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ПОЛОЖЕНИЕ </w:t>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F2445C">
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7674">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">о </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D7674">
+        <w:t xml:space="preserve">стипендиальном конкурсе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">стипендиальном конкурсе </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F2445C">
+        <w:t>«Система»</w:t>
+      </w:r>
+      <w:r w:rsidR="00B263B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«Система»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B263B0">
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:r w:rsidR="000457FB" w:rsidRPr="000457FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> для </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000457FB" w:rsidRPr="000457FB">
+        <w:t>обучающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D88C3B6" w14:textId="45BB4232" w:rsidR="000B3B8F" w:rsidRPr="00F2445C" w:rsidRDefault="000457FB" w:rsidP="000B3B8F">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>обучающихся</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000457FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000457FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3B8F" w:rsidRPr="000B3B8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B3B8F" w:rsidRPr="000B3B8F">
+        <w:t>образовательны</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3B8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>образовательны</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B3B8F">
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3B8F" w:rsidRPr="000B3B8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>х</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B3B8F" w:rsidRPr="000B3B8F">
+        <w:t xml:space="preserve"> организаци</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0607">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> организаци</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA0607">
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3B8F" w:rsidRPr="000B3B8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>й</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> высшего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="4B83DFC6" w14:textId="77777777" w:rsidR="00B36CD8" w:rsidRPr="00267B5A" w:rsidRDefault="00B36CD8" w:rsidP="00C907FA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A1EF61" w14:textId="597ECBF1" w:rsidR="0082628F" w:rsidRPr="00F2445C" w:rsidRDefault="0082628F" w:rsidP="00132E81">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Положение о </w:t>
       </w:r>
       <w:r w:rsidR="006D7674">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>стипендиальном конкурсе</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Система»</w:t>
       </w:r>
       <w:r w:rsidR="00132E81" w:rsidRPr="00132E81">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk202373926"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk202373926"/>
       <w:r w:rsidR="00132E81" w:rsidRPr="00132E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>для обучающихся</w:t>
       </w:r>
       <w:r w:rsidR="00132E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00132E81" w:rsidRPr="00132E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>образовательных организаций высшего образования</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее – «Положение» и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="006D7674">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
@@ -1666,86 +1693,86 @@
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AE3B86" w14:textId="39A2DB44" w:rsidR="00334F3F" w:rsidRPr="00267B5A" w:rsidRDefault="00A2129D" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Конфиденциальная информация </w:t>
       </w:r>
       <w:r w:rsidR="00D94FA2" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> сведения независимо от формы их представления, которые не могут быть переданы лицом, получившим доступ к данным сведениям, третьим лицам без согласия их правообладателя.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CDB631" w14:textId="6258835A" w:rsidR="00F82886" w:rsidRPr="00267B5A" w:rsidRDefault="00276E89" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006F68CA" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
       <w:r w:rsidR="00F82886" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Все определения даны исключительно в применении к деятельности Фонда </w:t>
       </w:r>
       <w:r w:rsidR="00B50466" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -2093,51 +2120,51 @@
         <w:t xml:space="preserve"> исследовательской, научной и инновационной деятельности молодежи</w:t>
       </w:r>
       <w:r w:rsidR="00BA0607">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008A4C1F" w:rsidRPr="008A4C1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689371FF" w14:textId="68B309C5" w:rsidR="00A50974" w:rsidRPr="00D709D0" w:rsidRDefault="00A50974" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk177744277"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk177744277"/>
       <w:r w:rsidRPr="00D709D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. Конкурс проводится по следующим </w:t>
       </w:r>
       <w:r w:rsidR="00C01323" w:rsidRPr="00D709D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>номинациям</w:t>
       </w:r>
       <w:r w:rsidRPr="00D709D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -2589,51 +2616,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.3.10 технологии в индустрии гостеприимства;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D4A0F2" w14:textId="48B6AB1A" w:rsidR="00D902D1" w:rsidRPr="00050235" w:rsidRDefault="00D902D1" w:rsidP="004656B6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D709D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.3.11 технологии электронной коммерции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="71E6BA41" w14:textId="1BD39B83" w:rsidR="005C628B" w:rsidRDefault="00276E89" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00A50974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2729,88 +2756,88 @@
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществляется онлайн на </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk202359675"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk202359675"/>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Интернет-платформе </w:t>
       </w:r>
       <w:r w:rsidR="00BA0607">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Фонда </w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«Лифт в будущее» по адресу </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidR="00C25AA9" w:rsidRPr="00C25AA9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://lift-bf.ru/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00C25AA9" w:rsidRPr="007C704B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04957">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(далее – Сайт).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214D8D52" w14:textId="77777777" w:rsidR="00276E89" w:rsidRPr="00267B5A" w:rsidRDefault="00276E89" w:rsidP="0013538B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6700C42E" w14:textId="7C52F713" w:rsidR="002C2BCF" w:rsidRPr="00267B5A" w:rsidRDefault="002C2BCF" w:rsidP="00852A08">
@@ -2927,68 +2954,68 @@
       </w:r>
       <w:r w:rsidR="001A096E" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>граждане Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidR="00DB1705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="00DC0A51" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk170299230"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk170299230"/>
       <w:r w:rsidR="00DB1705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>обучающиеся</w:t>
       </w:r>
       <w:r w:rsidR="00AF70A8" w:rsidRPr="00AF70A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> образовательных организаций высшего образования</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00AF70A8" w:rsidRPr="00AF70A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> всех форм обучения </w:t>
       </w:r>
       <w:r w:rsidR="00DB1705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AF70A8" w:rsidRPr="00AF70A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">на момент подачи </w:t>
       </w:r>
       <w:r w:rsidR="00752629">
@@ -3193,50 +3220,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C405543" w14:textId="4FCC808F" w:rsidR="00DF37D8" w:rsidRPr="00267B5A" w:rsidRDefault="00DF37D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00A77D26" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Участники, не отвечающие требования</w:t>
       </w:r>
       <w:r w:rsidR="008B5BD6" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>м</w:t>
@@ -3375,60 +3403,51 @@
         </w:rPr>
         <w:t>лица дают Фонду согласие на обнародование и использование фото и видеоматериалов, полученных во время участия в</w:t>
       </w:r>
       <w:r w:rsidR="00C976AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конкурсе</w:t>
       </w:r>
       <w:r w:rsidR="00D31179" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E7EE8" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">и </w:t>
-[...8 lines deleted...]
-        <w:t>подтверждают, что все материалы, полученные Фондом, могут быть использованы последним в социальных сетях, на лекциях, видеотрансляциях, в сети</w:t>
+        <w:t>и подтверждают, что все материалы, полученные Фондом, могут быть использованы последним в социальных сетях, на лекциях, видеотрансляциях, в сети</w:t>
       </w:r>
       <w:r w:rsidR="00DB1705">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> И</w:t>
       </w:r>
       <w:r w:rsidR="006E7EE8" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нтернет, в печатных СМИ, а также применены иными способами информирования общественности.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6283D35E" w14:textId="24A073F5" w:rsidR="002C2BCF" w:rsidRDefault="002C2BCF" w:rsidP="006E7EE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4803,108 +4822,108 @@
       </w:r>
       <w:r w:rsidR="00CE6E3E" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Конкурсе </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>посредством Сайта, Участник</w:t>
       </w:r>
       <w:r w:rsidR="00C71840" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk202359985"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk202359985"/>
       <w:r w:rsidR="00C71840" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и (или) </w:t>
       </w:r>
       <w:r w:rsidR="00DB407F" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">действующий от его имени </w:t>
       </w:r>
       <w:r w:rsidR="00C71840" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявитель</w:t>
       </w:r>
       <w:r w:rsidR="00DB407F" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>Участник и (или) действующий от его имени Заявитель</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> заявляют и подтверждают, что ознакомились с настоящим Положением и всеми Приложениями к нему, все его условия им понятны и они выражают полное, безоговорочное согласие с условиями настоящего Положения, а также всех Приложений к нему, которые являются неотъемлемой его частью, без каких-либо изъятий и оговорок, а также гарантируют выполнение всех условий Положения. В подтверждение указанных заявлений и своего согласия, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk202360019"/>
+      <w:r w:rsidR="00DB407F" w:rsidRPr="00DB407F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Участник и (или) действующий от его имени Заявитель</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00DB407F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, проставляет на Сайте символ согласия с условиями участия в </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурсе</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, выраженными в настоящем Положении и дает в соответствии с Федеральным законом №152-ФЗ «О персональных данных» согласие на обработку персональных данных - Приложение № </w:t>
       </w:r>
       <w:r w:rsidR="00366FA4" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
@@ -4957,51 +4976,60 @@
         </w:rPr>
         <w:t>Конкурса</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Участник </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурса</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> не должен подавать Заявку, а если она уже подана – обязуется в кратчайшие сроки снять Заявку с участия в </w:t>
+        <w:t xml:space="preserve"> не должен подавать Заявку, а если она уже подана – обязуется в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB407F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">кратчайшие сроки снять Заявку с участия в </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E" w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурсе</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB407F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, удалив ее через личный кабинет на Сайте.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B3B532" w14:textId="6CB67CC3" w:rsidR="001F2DBE" w:rsidRPr="00267B5A" w:rsidRDefault="001F2DBE" w:rsidP="00757D4E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -5031,60 +5059,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурса</w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757EC703" w14:textId="76AA01BC" w:rsidR="00F65C35" w:rsidRPr="0054032D" w:rsidRDefault="00284BFF" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk156908956"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk156908956"/>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Первый этап</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00262DA8" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
       <w:r w:rsidR="00805394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
@@ -5187,51 +5214,51 @@
       </w:r>
       <w:r w:rsidR="001F2DBE" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">прием </w:t>
       </w:r>
       <w:r w:rsidR="00F640D0" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>З</w:t>
       </w:r>
       <w:r w:rsidR="001F2DBE" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>аявок на сайте</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00262DA8" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, который</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> включает</w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F65C35" w:rsidRPr="0054032D">
@@ -5694,51 +5721,51 @@
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00CE5E25" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk170378176"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk170378176"/>
       <w:r w:rsidR="00854368">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00151118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00854368">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D85793">
@@ -5783,51 +5810,51 @@
       </w:r>
       <w:r w:rsidR="00FE369A" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00151118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00FE369A" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00FE369A" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, открытая презентация </w:t>
       </w:r>
       <w:r w:rsidR="003E54A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурсных работ</w:t>
       </w:r>
       <w:r w:rsidR="0054032D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -6176,76 +6203,76 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3577D" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Фонд не возмещает расходы, понесенные </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk202360135"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk202360135"/>
       <w:r w:rsidR="00B3577D" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участниками</w:t>
       </w:r>
       <w:r w:rsidR="003A4C0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и (или) Заявителями</w:t>
       </w:r>
       <w:r w:rsidR="00B3577D" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00B3577D" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в связи с участием в </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурсе</w:t>
       </w:r>
       <w:r w:rsidR="00B3577D" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -7300,51 +7327,61 @@
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> утвержда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>тся приказом Президента Фонда и публику</w:t>
+        <w:t xml:space="preserve">тся приказом Президента </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Фонда и публику</w:t>
       </w:r>
       <w:r w:rsidR="004617AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">тся на Сайте не позднее </w:t>
       </w:r>
       <w:r w:rsidR="008D1D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -7451,51 +7488,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="228D8764" w14:textId="43FBA548" w:rsidR="00CE6E3E" w:rsidRPr="00CE6E3E" w:rsidRDefault="00CE6E3E" w:rsidP="00757D4E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. В состав Конкурсной комиссии могут входить: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8FD39B" w14:textId="77777777" w:rsidR="00CE6E3E" w:rsidRPr="00CE6E3E" w:rsidRDefault="00CE6E3E" w:rsidP="00757D4E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -9588,50 +9624,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE917C4" w14:textId="619FF46E" w:rsidR="00CE6E3E" w:rsidRPr="00CE6E3E" w:rsidRDefault="00CE6E3E" w:rsidP="00721CC7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0050402F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9687,61 +9724,51 @@
       <w:r w:rsidR="005B4189">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>шестьдесят</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4189">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>) мест</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в итоговом рейтинге.  5 (пять) участников, занявшие </w:t>
-[...9 lines deleted...]
-        <w:t>следующие 5 (пять) мест в итоговом рейтинге, входят в резервный список.</w:t>
+        <w:t xml:space="preserve"> в итоговом рейтинге.  5 (пять) участников, занявшие следующие 5 (пять) мест в итоговом рейтинге, входят в резервный список.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Решение о выборе Победителей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Конкурса </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11391,50 +11418,51 @@
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>В случае каких-либо личных обстоятельств, мешающих Победителю Конкурса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">получить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
@@ -12109,60 +12137,60 @@
       </w:r>
       <w:r w:rsidR="006F236C" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00497A15" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA00BE" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">понимают и соглашаются с тем, что </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk202806342"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk202806342"/>
       <w:r w:rsidR="00B87C70" w:rsidRPr="00B87C70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">предоставленные ими </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00CA00BE" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>персональные данные</w:t>
       </w:r>
       <w:r w:rsidR="00B87C70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CA00BE" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>будут обрабатываться Фондом и/или его уполномоченными представителями с применением следующих основных способов (совершаемых с использованием или без использования средств автоматизации): сбор, запись, систематизация, накопление, хранение, уточнение (обновление, изменение), извлечение, использование, передача (распространение, предоставление, доступ), обезличивание, блокирование, удаление, уничтожение.</w:t>
       </w:r>
     </w:p>
@@ -12200,60 +12228,60 @@
       </w:r>
       <w:r w:rsidR="00E77A2A" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CA00BE" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Отзыв</w:t>
       </w:r>
       <w:r w:rsidR="00070A5A" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk202806388"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk202806388"/>
       <w:r w:rsidR="00AA36DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Участником и (или) </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00AC7E49" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявителем</w:t>
       </w:r>
       <w:r w:rsidR="00070A5A" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласия на обработку персональных данных и</w:t>
       </w:r>
       <w:r w:rsidR="0049711F" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00070A5A" w:rsidRPr="00267B5A">
@@ -12456,68 +12484,68 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757D4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Принимая участие в Конкурсе, Участники </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk202806404"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk202806404"/>
       <w:r w:rsidR="00DB0684" w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и (или) Заявители</w:t>
       </w:r>
       <w:r w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">обязуются соблюдать требования применимого антикоррупционного законодательства и не предпринимать никаких действий, которые могут нарушить нормы антикоррупционного законодательства или стать причиной такого нарушения Фондом, в том числе не требовать, не получать, не предлагать, не санкционировать, не обещать и не совершать незаконные платежи из средств стипендии напрямую, через третьих лиц или в качестве посредника, включая (но не ограничиваясь) взятки в денежной или любой иной форме, каким-либо физическим или юридическим лицам, включая (но не ограничиваясь) коммерческим организациям, органам </w:t>
       </w:r>
       <w:r w:rsidR="00B30371">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">государственной </w:t>
       </w:r>
       <w:r w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">власти и </w:t>
       </w:r>
       <w:r w:rsidR="00B30371">
@@ -12553,51 +12581,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8.2. Участники </w:t>
       </w:r>
       <w:r w:rsidR="00DB0684" w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и (или) Заявители</w:t>
       </w:r>
       <w:r w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> обязуется не совершать действий (бездействий), создающих угрозу возникновения конфликта интересов, а также в разумные сроки сообщать Фонду о ставших известными </w:t>
+        <w:t xml:space="preserve"> обязуется не совершать действий (бездействий), создающих угрозу возникновения конфликта интересов, а также в разумные сроки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C758E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">сообщать Фонду о ставших известными </w:t>
       </w:r>
       <w:r w:rsidR="00B30371">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>им</w:t>
       </w:r>
       <w:r w:rsidRPr="00C758E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обстоятельствах, способных вызвать конфликт интересов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0E6799" w14:textId="02019E14" w:rsidR="00B30F31" w:rsidRPr="00384B56" w:rsidRDefault="00B30F31" w:rsidP="00757D4E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -12642,51 +12679,50 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484802D9" w14:textId="14DFCFEA" w:rsidR="00B30F31" w:rsidRPr="00757D4E" w:rsidRDefault="00B30F31" w:rsidP="00757D4E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757D4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8.4. В случае нарушения Участником </w:t>
       </w:r>
       <w:r w:rsidR="00DB0684" w:rsidRPr="00DB0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и (или) Заявител</w:t>
       </w:r>
       <w:r w:rsidR="00DB0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r w:rsidRPr="00757D4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">антикоррупционных обязательств, указанных в </w:t>
@@ -13419,76 +13455,76 @@
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> персональных данных </w:t>
       </w:r>
       <w:r w:rsidR="0049711F" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>У</w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">частников </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk202806467"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk202806467"/>
       <w:r w:rsidR="00DB0684" w:rsidRPr="00DB0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и (или) Заявител</w:t>
       </w:r>
       <w:r w:rsidR="00DB0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ей</w:t>
       </w:r>
       <w:r w:rsidR="00DB0684" w:rsidRPr="00DB0684">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в соответствии с настоящим П</w:t>
       </w:r>
       <w:r w:rsidR="004013F2" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">оложением </w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и действующим законодательством Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidR="004013F2" w:rsidRPr="00267B5A">
@@ -13796,51 +13832,60 @@
         </w:rPr>
         <w:t xml:space="preserve">фотоматериалы </w:t>
       </w:r>
       <w:r w:rsidR="00F17276" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">должны быть созданы с соблюдением прав на результаты интеллектуальной деятельности третьих лиц и соответствовать законодательству Российской Федерации. В случае предъявления третьими лицами претензий </w:t>
       </w:r>
       <w:r w:rsidR="001100A1" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Фонду</w:t>
       </w:r>
       <w:r w:rsidR="00F17276" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по вопросу незаконного использования результатов интеллектуальной деятельности в составе </w:t>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17276" w:rsidRPr="00267B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">вопросу незаконного использования результатов интеллектуальной деятельности в составе </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Конкурсной </w:t>
       </w:r>
       <w:r w:rsidR="00DF213E" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>документации</w:t>
       </w:r>
       <w:r w:rsidR="00F17276" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, тако</w:t>
       </w:r>
@@ -13916,60 +13961,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Такой </w:t>
       </w:r>
       <w:r w:rsidR="0049711F" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>У</w:t>
       </w:r>
       <w:r w:rsidR="005D59C3" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>частник</w:t>
       </w:r>
       <w:r w:rsidR="00F17276" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> обязан своими силами и за свой счет урегулировать все претензии в отношении </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">его </w:t>
+        <w:t xml:space="preserve"> обязан своими силами и за свой счет урегулировать все претензии в отношении его </w:t>
       </w:r>
       <w:r w:rsidR="005D59C3" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>фото</w:t>
       </w:r>
       <w:r w:rsidR="00F17276" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">материалов, а в случае возникновения ущерба у </w:t>
       </w:r>
       <w:r w:rsidR="001100A1" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Фонда</w:t>
       </w:r>
@@ -14165,62 +14201,52 @@
         </w:rPr>
         <w:t>Фонда</w:t>
       </w:r>
       <w:r w:rsidR="001100A1" w:rsidRPr="00267B5A" w:rsidDel="001100A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">по электронной почте: </w:t>
       </w:r>
       <w:r w:rsidR="00384B56" w:rsidRPr="004E0002">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>stipendiya@bf.sistema.ru</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>stipendiya@bf.sistema.ru.</w:t>
+      </w:r>
       <w:r w:rsidR="006871F2" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>или по телефон</w:t>
       </w:r>
       <w:r w:rsidR="00277FF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ам</w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
@@ -15425,51 +15451,51 @@
         <w:t>Конкурсной работы</w:t>
       </w:r>
       <w:r w:rsidR="00BA4019">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7A37AE" w14:textId="3CAF37E4" w:rsidR="00BF566B" w:rsidRPr="00C2201D" w:rsidRDefault="00BF566B" w:rsidP="00E42F93">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk156464675"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk156464675"/>
       <w:r w:rsidRPr="00C2201D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Субъект Российской Федерации;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB6F131" w14:textId="1FD332FD" w:rsidR="00BF566B" w:rsidRPr="00C2201D" w:rsidRDefault="00BF566B" w:rsidP="00E42F93">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2201D">
         <w:rPr>
@@ -15926,51 +15952,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00B21C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="170C30CD" w14:textId="77777777" w:rsidR="000157D8" w:rsidRPr="000157D8" w:rsidRDefault="000157D8" w:rsidP="000157D8">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000157D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к Положению о стипендиальном </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B8D9DA" w14:textId="77777777" w:rsidR="000157D8" w:rsidRPr="000157D8" w:rsidRDefault="000157D8" w:rsidP="000157D8">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
@@ -15990,51 +16016,51 @@
         </w:rPr>
         <w:t>конкурсе «Система» для обучающихся образовательных организаций высшего образования</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505AC17A" w14:textId="77777777" w:rsidR="00BF566B" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44BD569D" w14:textId="681D8F3E" w:rsidR="00BF566B" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk170149064"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk170149064"/>
       <w:r w:rsidRPr="00D5638A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Требования к </w:t>
       </w:r>
       <w:r w:rsidR="003E54A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Конкурсной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16071,51 +16097,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Требования к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">описанию </w:t>
       </w:r>
       <w:r w:rsidR="003E54A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурсной работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="0A508EDF" w14:textId="77777777" w:rsidR="00BF566B" w:rsidRPr="00D5638A" w:rsidRDefault="00BF566B" w:rsidP="00127BA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5638A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D757AD" w14:textId="09B4CDF4" w:rsidR="00BF566B" w:rsidRPr="000157D8" w:rsidRDefault="00BF566B" w:rsidP="00127BA8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
@@ -19069,83 +19095,83 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430D9316" w14:textId="77777777" w:rsidR="000157D8" w:rsidRPr="000157D8" w:rsidRDefault="000157D8" w:rsidP="000157D8">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk213346465"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk213346465"/>
       <w:r w:rsidRPr="000157D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к Положению о стипендиальном </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8EFC0E" w14:textId="6332426B" w:rsidR="00F31904" w:rsidRPr="000157D8" w:rsidRDefault="000157D8" w:rsidP="000157D8">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000157D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>конкурсе «Система» для обучающихся образовательных организаций высшего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="2B68A6A3" w14:textId="77777777" w:rsidR="00F31904" w:rsidRPr="00F2445C" w:rsidRDefault="00F31904" w:rsidP="00F31904">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68CD974D" w14:textId="6FBF3586" w:rsidR="00F31904" w:rsidRPr="00F2445C" w:rsidRDefault="00F31904" w:rsidP="00F31904">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
@@ -19188,283 +19214,303 @@
         <w:t>й</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на обработку и распространение персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323247E1" w14:textId="77777777" w:rsidR="00F31904" w:rsidRPr="00F2445C" w:rsidRDefault="00F31904" w:rsidP="00F31904">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61191D3C" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="7B0C4E09" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk170384422"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk170384422"/>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Согласие на обработку и распространение персональных данных </w:t>
+        <w:t xml:space="preserve">Согласие на обработку персональных данных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>от родителя (законного представителя) несовершеннолетнего</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B837911" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="221AAE20" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC834BB" w14:textId="77777777" w:rsidR="007B5927" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="7496C907" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), являясь законным </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), являясь законным представителем  несовершеннолетнего </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249B9C36" w14:textId="77777777" w:rsidR="007B5927" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="57AB15B7" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C498E4" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="596CF734" w14:textId="1A2529D6" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ФИО, дата рождения, данные свидетельства о рождении или паспорта (при наличии) </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(далее - ребенок), в соответствии с Федеральным законом от 27.07.2006 г. №152-ФЗ «О персональных данных» даю свое согласие Благотворительному фонду «Система» (ОГРН 1047796025419, адрес места нахождения: г. Москва, ул. Малая Дмитровка, д. 18, стр. 1) (далее-Оператор), на обработку персональных данных своего ребенка, с целью </w:t>
+        <w:t xml:space="preserve">(далее - ребенок), в соответствии с Федеральным законом от 27.07.2006 г. №152-ФЗ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«О персональных данных» даю свое согласие Благотворительному фонду «Система» (ОГРН 1047796025419, адрес места нахождения: г. Москва, ул. Малая Дмитровка, д. 18, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стр. 1) (далее-Оператор), на обработку персональных данных своего ребенка с целью </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF566B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>участия моего ребенка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF566B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>стипендиальном конкурсе «Система»</w:t>
-[...10 lines deleted...]
-        <w:t>для обучающихся образовательных организаций высшего образования</w:t>
+        <w:t xml:space="preserve">стипендиальном конкурсе «Система» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362481">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обучающихся образовательных организаций </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">высшего образования </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">), в том числе распространения информации о </w:t>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Конкурс</w:t>
+        <w:t xml:space="preserve">а </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">е  в сети интернет, социальных сетях и мессенджерах, а также в целях соблюдения Оператором требований действующего законодательства Российской Федерации при осуществления своей уставной деятельности и обязательств по договорам. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="112A0B11" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+        <w:t xml:space="preserve">также в целях соблюдения Оператором требований действующего законодательства Российской Федерации при осуществления своей уставной деятельности и обязательств по договорам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44546B0B" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Я даю согласие на обработку Оператором следующих персональных данных</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19507,51 +19553,51 @@
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в связи с участием в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F75369" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="759B6713" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Я предоставляю Оператору право обрабатывать персональные данные</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19619,1499 +19665,5405 @@
         </w:rPr>
         <w:t xml:space="preserve">а, в том числе членам </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ной комиссии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Автономной некоммерческой организации дополнительного профессионального образования «Образовательный центр Сфера Успеха» (ИНН 7841017252)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004847A2">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">иным органам и лицам, которым Оператор обязан в соответствии с законодательством Российской Федерации передавать данные моего ребенка для выполнения возложенных на него обязанностей. Оператор также вправе обрабатывать персональные данные моего ребенка посредством внесения их в электронную базу данных, включения в списки (реестры) и отчетные формы, </w:t>
+        <w:t xml:space="preserve">иным органам и лицам, которым Оператор обязан в соответствии с законодательством Российской Федерации передавать данные моего ребенка для выполнения возложенных на него обязанностей. Оператор также вправе обрабатывать персональные данные моего ребенка посредством внесения их в электронную базу данных, включения в списки (реестры) и </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">предусмотренные документами, регламентирующими предоставление отчетных данных (документов). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F47A604" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+        <w:t xml:space="preserve">отчетные формы, предусмотренные документами, регламентирующими предоставление отчетных данных (документов). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CE3B30" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>В соответствии со ст. 10.1 Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных» даю отдельное согласие на обработку следующих персональных данных моего ребенка, разрешенных мною для распространения, с целью их распространения на информационных ресурсах Оператора, посредством которых будут осуществляться предоставление доступа неограниченному кругу лиц и иные действия в общем доступе без специальных условий и запретов: фамилия, имя, регион/населенный пункт места жительства, сведения об образовании, включая информацию об образовательном учреждении.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AB8D8DC" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+        <w:t>Я даю согласие на обработку персональных данных моего ребенка в течение 3 (трех) лет с момента дачи согласия, если более долгий срок обработки персональных данных не установлен законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C180DF" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В соответствии со ст. 152.1. Гражданского кодекса Российской Федерации я даю отдельное согласие на фото и видеосъемку своего ребенка, на обнародование и использование Фондом его фотографий и видеозаписей, полученных в ходе проведения </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Я уведомлен(а) о том, что я вправе в любое время отозвать свое согласие на обработку персональных данных путем подачи письменного заявления Оператору, а также получить доступ к своим персональным данным при личном обращении к Оператору на основании письменного запроса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2179BC16" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>а, а также предоставленных им и мной цитат, в том числе, но не ограничиваясь на сайтах Оператора, в социальных сетях и мессенджерах, путем публикации в печатно-полиграфической продукции с целью предоставления неограниченному кругу лиц информации о деятельности Фонда.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="10643349" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+        <w:t>Я подтверждаю, что ознакомлен(а) со следующими своими правами: 1) на получение сведений об Операторе, о месте его нахождения, о наличии у Оператора персональных данных, относящихся к моим персональным данным, а также на ознакомление с такими персональными данными; 2) требовать от Оператора уточнения персональных данных моего ребенка, их блокирования или уничтожения в случае, если персональные данные являются неполными, устаревшими, неточными, незаконно полученными или не являются необходимыми для заявленной цели обработки, а также принимать предусмотренные законом меры по защите прав  моего ребенка; 3) на получение при обращении к Оператору с запросом информации, касающейся обработки персональных данных моего ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56315FFF" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Я даю согласие на обработку персональных данных моего ребенка в течение 3 (трех) лет с момента дачи согласия, если более долгий срок обработки персональных данных не установлен законодательством Российской Федерации.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F10364F" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+        <w:t>Я ознакомлен(а) с тем, что имею право на получение при обращении с письменным запросом информации, касающейся обработки персональных данных, в том числе содержащей: 1) подтверждение факта обработки персональных данных Оператором, а также цель обработки; 2) способы обработки персональных данных, применяемые Оператором; 3) сведения о лицах, которые имеют доступ к персональным данным или которым может быть предоставлен такой доступ; 4) перечень обрабатываемых персональных данных и источник их получения; 5) сроки обработки персональных данных, в том числе сроки их хранения; 6) сведения о том, какие последствия может повлечь за собой обработка персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3CA8D5" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Я уведомлен(а) о том, что я вправе в любое время отозвать свое согласие на обработку персональных данных путем подачи письменного заявления Оператору, а также получить доступ к своим персональным данным при личном обращении к Оператору на основании письменного запроса. </w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Я ознакомлен(а) с тем, что Оператор при обработке персональных данных обязан принимать необходимые организационные и технические меры для защиты персональных данных от неправомерного или случайного доступа к ним, уничтожения, изменения, блокирования, копирования персональных данных, а также от иных неправомерных действий.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C59747D" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
-[...8 lines deleted...]
-    <w:p w14:paraId="3ED6CE3B" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="1525BC23" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AF4C80" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B279C9" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="5716B6C5" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                               </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">                                  (подпись)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6E8F77" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35829149" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>подпись)</w:t>
+        <w:t>«____»____________  202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-    <w:p w14:paraId="0CC0055D" w14:textId="77777777" w:rsidR="007B5927" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="6D0C7B2D" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D9A760F" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+    <w:p w14:paraId="12DE6F80" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="69AFFCE8" w14:textId="77777777" w:rsidR="007B5927" w:rsidRPr="00F2445C" w:rsidRDefault="007B5927" w:rsidP="007B5927">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A68489B" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...920 lines deleted...]
-    <w:p w14:paraId="3ADDD7E4" w14:textId="77777777" w:rsidR="00E3281E" w:rsidRPr="00F2445C" w:rsidRDefault="00E3281E" w:rsidP="00F31904">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB64A9D" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18440E0E" w14:textId="0298EAC7" w:rsidR="00F31904" w:rsidRPr="00E3281E" w:rsidRDefault="00F31904" w:rsidP="00BF566B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="25591685" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C1A99B" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51948F7A" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5111F0" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0029FD22" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E0A5C4" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764434AE" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A5F5B1" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CF5227" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8F8D9E" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00AA4B7B" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:ind w:left="3119"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Согласие на обработку персональных данных, разрешенных субъектом персональных данных для распространения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от родителя (законного представителя) несовершеннолетнего</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692B98BF" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Hlk224751172"/>
+    </w:p>
+    <w:p w14:paraId="488FD74A" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), являясь законным представителем  несовершеннолетнего ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51430E0B" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147EA5DF" w14:textId="47C95328" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИО, дата рождения, данные свидетельства о рождении или паспорта (при наличии) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее - ребенок), в соответствии со статьей 10.1 Федерального закона от 27.07.2006 г. №152-ФЗ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>«О персональных данных»</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даю свободно, своей волей и в своем интересе согласие </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk224752673"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Благотворительному фонду «Система» (ОГРН 1047796025419, адрес места нахождения: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. Москва, ул. Малая Дмитровка, д. 18, стр. 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(далее-Оператор)</w:t>
+      </w:r>
+      <w:r w:rsidR="008628E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на обработку следующих персональных данных ребенка, разрешенных мною для распространения, с целью информирования общественности </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Hlk224752705"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk225164310"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стипендиальном конкурсе «Система» для обучающихся образовательных организаций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> высшего образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в том числе на Сайтах Оператора (https://lift-bf.ru), на информационных ресурсах Операторов и печатных материалах, посредством которых будут осуществляться предоставление доступа неограниченному кругу лиц и иные действия в общем доступе без специальных условий и запретов: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2950"/>
+        <w:gridCol w:w="4263"/>
+        <w:gridCol w:w="2138"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00344315" w:rsidRPr="00701E38" w14:paraId="7F85C22C" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59AE28BD" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Категория персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="095DB481" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE2642B" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="52"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Разрешение к распространению</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A29C561" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(да/нет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344315" w:rsidRPr="00701E38" w14:paraId="4FF4536D" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49770B11" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Общая категория персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76F07964" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="026DF8F4" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344315" w:rsidRPr="00701E38" w14:paraId="5832FAD2" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B314B92" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2D221D" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сведения об образовании, включая информацию об образовательном учреждении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="278298F7" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344315" w:rsidRPr="00701E38" w14:paraId="1CAA523D" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CD21E2" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76999B89" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>место проживания (населенный пункт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DF0DF10" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D21B784" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218A1620" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Согласие на обработку персональных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, разрешенных Субъектом для распространения, действует до достижения цели обработки персональных данных, указанной в настоящем Согласии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497F94ED" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Согласие может быть отозвано в любой момент путем направления Оператору запроса и уведомления одним из следующих способов: по электронной почте:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:tooltip="mailto:eduproject@bf.sistema.ru" w:history="1">
+        <w:r w:rsidRPr="00701E38">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>eduproject@bf.sistema.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>; почтой, курьером или путем личного обращения к Оператору по адресу:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 127006, г. Москва, ул. Малая Дмитровка, д. 18, стр. 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8136FE" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отзыв Согласия или требование о прекращении передачи (распространения, предоставления, доступа) персональных данных, разрешенных Субъектом для распространения, должно содержать следующую информацию: фамилию, имя, отчество (при наличии) Субъекта; контактную информацию (номер телефона, адрес электронной почты или почтовый адрес) Субъекта, указанные в Согласии; перечень персональных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, разрешенных Субъектом для распространения, обработка которых подлежит прекращению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E278184" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA09D96" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________    __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CA6E6A" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                      (подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FABA11" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____»___________  2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DFCE6" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:ind w:left="3119"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AC938A" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:ind w:left="3119"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C0E4AE" w14:textId="381BF5AC" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:ind w:left="3119"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Согласие Участника Конкурса на фотосъемку и видеосъемку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от родителя (законного представителя) несовершеннолетнего</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3411E47E" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D77843A" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D185F5D" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), являясь законным представителем  несовершеннолетнего ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0F58C4" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CD12D8" w14:textId="2C7576CD" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИО, дата рождения, данные свидетельства о рождении или паспорта (при наличии) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(далее - ребенок),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии со ст. 152.1 Гражданского кодекса Российской Федерации даю свое согласие </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Благотворительному фонду «Система» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОГРН 1047796025419, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ИНН 7704510770</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (далее – Фонд) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на фото и видеосъемку </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ребенка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в рамках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>его</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Hlk224752431"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стипендиальном конкурсе «Система» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362481">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>для обучающихся образовательных организаций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> высшего образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362481">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>благотворительной программы «Лифт в будущее»</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее – Конкурс), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>на обнародование и использование Фондом фотографий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и видеозаписей, полученных в ходе проведения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а также предоставленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ребенком </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цитат, в том числе, но не ограничиваясь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сайтах Фонда, в социальных сетях и мессенджерах, путем публикации в печатно-полиграфической продукции с целью предоставления неограниченному кругу лиц информации о деятельности Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6458D8C9" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F817B93" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656E8719" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                               (подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C41BBF9" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D51CE4" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC24412" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____»___________  2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BA604C" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0D23D1" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-    <w:p w14:paraId="48F698F5" w14:textId="77777777" w:rsidR="00F31904" w:rsidRDefault="00F31904" w:rsidP="00BF566B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1923EB76" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120CBBE0" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D904816" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732A20F2" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323EE385" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AB25AE" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD15F2D" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343D0875" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247A3271" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EEDECE4" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A5F0DA" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61157EC9" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10ADC994" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761ADD19" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA0F9F8" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA2A2E4" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434FF226" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D09762A" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F072BB6" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7124A1BB" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03DFC323" w14:textId="1E235D8D" w:rsidR="00BF566B" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
+    <w:p w14:paraId="255D811D" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2F0AE2" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC12F4F" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0040ADD0" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Согласие </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C58BC4F" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на обработку и распространение персональных данных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(от совершеннолетнего)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033D01F0" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568010E1" w14:textId="509B5568" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), в соответствии с Федеральным законом от 27.07.2006 г. №152-ФЗ «О персональных данных» даю свое согласие Благотворительному фонду «Система» (ОГРН 1047796025419, адрес места нахождения: г. Москва, ул. Малая Дмитровка, д. 18, стр. 1) (далее-Оператор), на обработку </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">персональных данных, с целью </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF566B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">участия в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стипендиальном конкурсе «Система» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>для обучающихся образовательных организаций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> высшего образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), в том числе распространения информации о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е в сети </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нтернет, социальных сетях и мессенджерах, а также в целях соблюдения Оператором требований действующего законодательства Российской Федерации при осуществления своей уставной деятельности и обязательств по договорам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A146687" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я даю согласие на обработку Оператором следующих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>персональных данных: фамилия, имя, отчество, дата и место рождения, пол, данные документа, удостоверяющего личность (номер, когда и кем выдан), адрес регистрации и адрес фактического места жительства; гражданство; номер контактного телефона; адрес электронной почты; сведения об образовании, включая информацию об образовательном учреждении,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14AE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D14AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>данные ИНН, банковские реквизиты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и иную персональную информацию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обо мне, полученную</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в связи с участием в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAE0AE8" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я предоставляю Оператору право обрабатывать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мои </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>персональные данные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">любым способом, предусмотренным Законом и (или) выбранным по усмотрению Оператора. Разрешаю совершать следующие действия с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моими </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>персональными данными: сбор (получение  персональных данных); систематизацию; накопление; хранение (в электронном виде и на бумажном носителе); уточнение (обновление, изменение); использование (действия (операции) с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> моими</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> персональными данными, совершаемые Оператором в целях принятия решений или совершения иных действий, порождающих юридические последствия в отношении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>меня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, либо иным образом затрагивающих</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>меня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; обезличивание (действия, в результате которых невозможно определить принадлежность персональных данных определенному лицу); блокирование (временное прекращение сбора, систематизации, накопления, использования, передачи); уничтожение (действия, в результате которых невозможно восстановить содержание персональных данных в информационной системе персональных данных или в результате которых уничтожаются материальные носители персональных данных) персональных данных; передача </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">персональных третьим лицам, привлекаемым Оператором к проведению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а, в том числе членам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ной комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Автономной некоммерческой организации дополнительного профессионального образования «Образовательный центр Сфера Успеха» (ИНН 7841017252)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">иным органам и лицам, которым Оператор обязан в соответствии с законодательством Российской Федерации передавать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мои </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>данные для выполнения возложенных на него обязанностей. Оператор также вправе обрабатывать</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мои</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> персональные данные посредством внесения их в электронную базу данных, включения в списки (реестры) и отчетные формы, предусмотренные документами, регламентирующими предоставление отчетных данных (документов). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE53328" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я даю согласие на обработку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> моих</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> персональных данных в течение 3 (трех) лет с момента дачи согласия, если более долгий срок обработки персональных данных не установлен законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E86D4E" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я уведомлен(а) о том, что я вправе в любое время отозвать свое согласие на обработку персональных данных путем подачи письменного заявления Оператору, а также получить доступ к своим персональным данным при личном обращении к Оператору на основании письменного запроса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B63935" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я подтверждаю, что ознакомлен(а) со следующими своими правами: 1) на получение сведений об Операторе, о месте его нахождения, о наличии у Оператора персональных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">данных, относящихся к моим персональным данным, а также на ознакомление с такими персональными данными; 2) требовать от Оператора уточнения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">персональных данных, их блокирования или уничтожения в случае, если персональные данные являются неполными, устаревшими, неточными, незаконно полученными или не являются необходимыми для заявленной цели обработки, а также принимать предусмотренные законом меры по защите </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прав; 3) на получение при обращении к Оператору с запросом информации, касающейся обработки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBD6100" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я ознакомлен(а) с тем, что имею право на получение при обращении с письменным запросом информации, касающейся обработки персональных данных, в том числе содержащей: 1) подтверждение факта обработки персональных данных Оператором, а также цель обработки; 2) способы обработки персональных данных, применяемые Оператором; 3) сведения о лицах, которые имеют доступ к персональным данным или которым может быть предоставлен такой доступ; 4) перечень обрабатываемых персональных данных и источник их получения; 5) сроки обработки персональных данных, в том числе сроки их хранения; 6) сведения о том, какие последствия может повлечь за собой обработка персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553F000F" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я ознакомлен(а) с тем, что Оператор при обработке персональных данных обязан принимать необходимые организационные и технические меры для защиты персональных данных от неправомерного или случайного доступа к ним, уничтожения, изменения, блокирования, копирования персональных данных, а также от иных неправомерных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF22F17" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220577EC" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D6683C" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                  (подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6994EC" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F82F462" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«____»____________  202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE6147D" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EACE4CB" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D1EA02" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250B134A" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EFB914" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9BFAC5" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F054D8" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F3D747" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C96C5D0" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2FA2B0" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118129F5" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233364C3" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AD4EA1" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AE3C65" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4FDA97" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11819BEA" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3447174E" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2655E720" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48907DA8" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A31775C" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BD02C1" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1F6308" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B26F73B" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00AA4B7B" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Согласие на обработку персональных данных, разрешенных субъектом персональных данных для распространения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от совершеннолетнего)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E77DA9" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00F2445C" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCC6D2C" w14:textId="62E76BB5" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), в соответствии со статьей 10.1 Федерального закона от 27.07.2006 г. №152-ФЗ «О персональных данных»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даю свободно, своей волей и в своем интересе согласие Благотворительному фонду «Система» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ОГРН 1047796025419, адрес места нахождения: г. Москва, ул. Малая Дмитровка, д. 18, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стр. 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(далее-Оператор)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на обработку следующих персональных данных, разрешенных мною для распространения, с целью информирования общественности о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стипендиальном конкурсе «Система» для обучающихся образовательных организаций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> высшего образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в том числе на Сайтах Оператора (https://lift-bf.ru), на информационных ресурсах Операторов и печатных материалах, посредством которых будут осуществляться предоставление доступа неограниченному кругу лиц и иные действия в общем доступе без специальных условий и запретов: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2950"/>
+        <w:gridCol w:w="4263"/>
+        <w:gridCol w:w="2138"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00344315" w:rsidRPr="00701E38" w14:paraId="4C90823A" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C851457" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Категория персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="386A220D" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA91B65" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="52"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Разрешение к распространению</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248CE742" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(да/нет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344315" w:rsidRPr="00701E38" w14:paraId="1B68F55F" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE0CE33" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Общая категория персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71536047" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26A17742" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344315" w:rsidRPr="00701E38" w14:paraId="26DCD55B" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="249A018C" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="433A2F00" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сведения об образовании, включая информацию об образовательном учреждении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A29F65B" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344315" w:rsidRPr="00701E38" w14:paraId="2BF758A2" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F1C4CD" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56179D8D" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>место проживания (населенный пункт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63040316" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B0FF912" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED3068C" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Согласие на обработку персональных данных, разрешенных Субъектом для распространения, действует до достижения цели обработки персональных данных, указанной в настоящем Согласии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AF0EFD" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Согласие может быть отозвано в любой момент путем направления Оператору запроса и уведомления одним из следующих способов: по электронной почте:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:tooltip="mailto:eduproject@bf.sistema.ru" w:history="1">
+        <w:r w:rsidRPr="00701E38">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>eduproject@bf.sistema.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>; почтой, курьером или путем личного обращения к Оператору по адресу:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 127006, г. Москва, ул. Малая Дмитровка, д. 18, стр. 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DEC97E" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отзыв Согласия или требование о прекращении передачи (распространения, предоставления, доступа) персональных данных, разрешенных Субъектом для распространения, должно содержать следующую информацию: фамилию, имя, отчество (при наличии) Субъекта; контактную информацию (номер телефона, адрес электронной почты или почтовый адрес) Субъекта, указанные в Согласии; перечень персональных данных, разрешенных Субъектом для распространения, обработка которых подлежит прекращению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE4A87B" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E20825A" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1035805A" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________    __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F89C560" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                      (подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1365D50F" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AB6A8E" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00701E38" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____»___________  2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2395B6" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133355F0" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3374A48A" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD91F7F" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509A0B0D" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A6C93D" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598308FE" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FCDE54" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласие Участника Конкурса на фотосъемку и видеосъемку </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E9FF21" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от совершеннолетнего</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ED5AD2" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC20F37" w14:textId="236AC704" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии со ст. 152.1 Гражданского кодекса Российской Федерации даю свое согласие </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Благотворительному фонду «Система» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОГРН 1047796025419, ИНН 7704510770</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (далее – Фонд) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">свои </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фото и видеосъемку в рамках участия в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стипендиальном конкурсе «Система» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362481">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обучающихся образовательных организаций </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">высшего образования </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">благотворительной программы «Лифт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в будущее» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее – Конкурс), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на обнародование и использование Фондом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фотографий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и видеозаписей, полученных в ходе проведения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, а также предоставленных цитат, в том числе, но не ограничиваясь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сайтах Фонда, в социальных сетях и мессенджерах, путем публикации в печатно-полиграфической продукции с целью предоставления неограниченному кругу лиц информации о деятельности Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCEA499" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618D3F79" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C8E026" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                               (подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4BC773" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492F8914" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAAB03D" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«____»___________  2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1237E430" w14:textId="77777777" w:rsidR="00344315" w:rsidRPr="00873480" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0539B89E" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126C3B33" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D27D709" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C71675C" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05970E44" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0AF204" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F3367B" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7DDAE8" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2943E866" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D375D09" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF8DCCA" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493B05E7" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785E448F" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53791364" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E9BD77" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30166BC7" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67317A32" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7029C640" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA76948" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7EB583" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0651F0" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F821483" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C59EBDD" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BA43F1" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CD5967" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EBB0FD" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F1BB51" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64ABF15C" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33573595" w14:textId="77777777" w:rsidR="00344315" w:rsidRDefault="00344315" w:rsidP="00344315">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18440E0E" w14:textId="0298EAC7" w:rsidR="00F31904" w:rsidRPr="00E3281E" w:rsidRDefault="00F31904" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F737D94" w14:textId="77777777" w:rsidR="00F31904" w:rsidRDefault="00F31904" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DFC323" w14:textId="1E235D8D" w:rsidR="00BF566B" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Hlk170383757"/>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00B21C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r w:rsidR="00F31904">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -25187,51 +29139,51 @@
     <w:p w14:paraId="75EA9A02" w14:textId="04B94C4C" w:rsidR="00F31904" w:rsidRDefault="00044A10" w:rsidP="001956EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C08E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Максимальная сумма баллов по всем критериям - 25 баллов. </w:t>
       </w:r>
       <w:r w:rsidR="00BF566B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="10882916" w14:textId="4C7CEB44" w:rsidR="00BF566B" w:rsidRPr="00BC3D7C" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3969"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC3D7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00B21C7D" w:rsidRPr="00BC3D7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -25320,51 +29272,51 @@
       <w:r w:rsidRPr="00BC3D7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E2E1E20" wp14:editId="68C90BCA">
             <wp:extent cx="4448175" cy="7110342"/>
             <wp:effectExtent l="19050" t="19050" r="9525" b="14605"/>
             <wp:docPr id="611951822" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="611951822" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4455149" cy="7121490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -25511,51 +29463,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="50A1A014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">перед тем, как отправить оригинал письма по почте, необходимо прислать по электронной </w:t>
       </w:r>
       <w:r w:rsidRPr="005C65F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">почте </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="005C65F4">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>stipendiya@bf.sistema.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="50A1A014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -25631,206 +29583,214 @@
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312800">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обращаем внимание, что если стипендиат несовершеннолетний, то письмо и документы от лица несовершеннолетнего стипендиата должны быть оформлены его законным представителем (родителем, попечителем, опекуном).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D0C5C" w:rsidSect="007E1273">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="431" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4DA565C8" w14:textId="77777777" w:rsidR="00D63627" w:rsidRDefault="00D63627" w:rsidP="00DC5C58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="436CA39E" w14:textId="77777777" w:rsidR="00D63627" w:rsidRDefault="00D63627" w:rsidP="00DC5C58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1278716942"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5A780109" w14:textId="6466A196" w:rsidR="00DA413B" w:rsidRDefault="00DA413B">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30F31">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2F38C12E" w14:textId="77777777" w:rsidR="00DA413B" w:rsidRDefault="00DA413B">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3ABFDE92" w14:textId="77777777" w:rsidR="00D63627" w:rsidRDefault="00D63627" w:rsidP="00DC5C58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="052D695C" w14:textId="77777777" w:rsidR="00D63627" w:rsidRDefault="00D63627" w:rsidP="00DC5C58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="091D408E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87600B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="876" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -27650,112 +31610,112 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="943340210">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="518474782">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1854492465">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2053840258">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1060177583">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2082870600">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="585722710">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="567228772">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1098408649">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="386493288">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1906376875">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1221557812">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1815289920">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="470635678">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="81948392">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1478759437">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1473984025">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1286228603">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC79BE"/>
     <w:rsid w:val="00000223"/>
     <w:rsid w:val="00001832"/>
@@ -27982,50 +31942,51 @@
     <w:rsid w:val="00302E23"/>
     <w:rsid w:val="00303D98"/>
     <w:rsid w:val="003045A2"/>
     <w:rsid w:val="00306BEA"/>
     <w:rsid w:val="00311899"/>
     <w:rsid w:val="00313815"/>
     <w:rsid w:val="0031512D"/>
     <w:rsid w:val="00315909"/>
     <w:rsid w:val="00316D4D"/>
     <w:rsid w:val="003211E7"/>
     <w:rsid w:val="00322C8B"/>
     <w:rsid w:val="0032727F"/>
     <w:rsid w:val="00330B70"/>
     <w:rsid w:val="00331378"/>
     <w:rsid w:val="00331529"/>
     <w:rsid w:val="00332EEE"/>
     <w:rsid w:val="00334F3F"/>
     <w:rsid w:val="00335FAA"/>
     <w:rsid w:val="00335FDB"/>
     <w:rsid w:val="00336E76"/>
     <w:rsid w:val="0033757E"/>
     <w:rsid w:val="00337678"/>
     <w:rsid w:val="00337754"/>
     <w:rsid w:val="00337926"/>
     <w:rsid w:val="003429AF"/>
+    <w:rsid w:val="00344315"/>
     <w:rsid w:val="00345155"/>
     <w:rsid w:val="00345499"/>
     <w:rsid w:val="00345738"/>
     <w:rsid w:val="00345CAB"/>
     <w:rsid w:val="0034717E"/>
     <w:rsid w:val="0035557E"/>
     <w:rsid w:val="00356246"/>
     <w:rsid w:val="003571B8"/>
     <w:rsid w:val="003601D4"/>
     <w:rsid w:val="00362E4C"/>
     <w:rsid w:val="003630DC"/>
     <w:rsid w:val="00366896"/>
     <w:rsid w:val="00366FA4"/>
     <w:rsid w:val="003679D3"/>
     <w:rsid w:val="00367C92"/>
     <w:rsid w:val="00370AB4"/>
     <w:rsid w:val="00372C49"/>
     <w:rsid w:val="00380169"/>
     <w:rsid w:val="003806B2"/>
     <w:rsid w:val="00381D41"/>
     <w:rsid w:val="00383292"/>
     <w:rsid w:val="0038435A"/>
     <w:rsid w:val="00384B56"/>
     <w:rsid w:val="003858A1"/>
     <w:rsid w:val="00386166"/>
@@ -28118,50 +32079,51 @@
     <w:rsid w:val="004A0BA4"/>
     <w:rsid w:val="004A39D7"/>
     <w:rsid w:val="004A5D70"/>
     <w:rsid w:val="004B1BB5"/>
     <w:rsid w:val="004B2C99"/>
     <w:rsid w:val="004B3A41"/>
     <w:rsid w:val="004C1213"/>
     <w:rsid w:val="004C1F3C"/>
     <w:rsid w:val="004C3A2C"/>
     <w:rsid w:val="004D3B53"/>
     <w:rsid w:val="004D4448"/>
     <w:rsid w:val="004D48B9"/>
     <w:rsid w:val="004D69A8"/>
     <w:rsid w:val="004D730B"/>
     <w:rsid w:val="004E0002"/>
     <w:rsid w:val="004E1549"/>
     <w:rsid w:val="004E5DEA"/>
     <w:rsid w:val="004F28AA"/>
     <w:rsid w:val="004F2BAF"/>
     <w:rsid w:val="004F4993"/>
     <w:rsid w:val="004F54DE"/>
     <w:rsid w:val="004F5B0F"/>
     <w:rsid w:val="004F5D05"/>
     <w:rsid w:val="005007BE"/>
     <w:rsid w:val="00500FA5"/>
+    <w:rsid w:val="00502159"/>
     <w:rsid w:val="0050402F"/>
     <w:rsid w:val="00506FAF"/>
     <w:rsid w:val="00514B37"/>
     <w:rsid w:val="005160F4"/>
     <w:rsid w:val="00516D47"/>
     <w:rsid w:val="00516F19"/>
     <w:rsid w:val="00520C6B"/>
     <w:rsid w:val="00521F2A"/>
     <w:rsid w:val="005220DB"/>
     <w:rsid w:val="00524B5A"/>
     <w:rsid w:val="00526173"/>
     <w:rsid w:val="00531131"/>
     <w:rsid w:val="00531CF1"/>
     <w:rsid w:val="00531E30"/>
     <w:rsid w:val="0053263A"/>
     <w:rsid w:val="00534BFE"/>
     <w:rsid w:val="0054032D"/>
     <w:rsid w:val="00541034"/>
     <w:rsid w:val="00541B62"/>
     <w:rsid w:val="00542A8E"/>
     <w:rsid w:val="005448DD"/>
     <w:rsid w:val="005454C0"/>
     <w:rsid w:val="00550310"/>
     <w:rsid w:val="00554A89"/>
     <w:rsid w:val="00556FBE"/>
@@ -28380,50 +32342,51 @@
     <w:rsid w:val="007F7E35"/>
     <w:rsid w:val="00804B0E"/>
     <w:rsid w:val="00805394"/>
     <w:rsid w:val="00806F53"/>
     <w:rsid w:val="00813145"/>
     <w:rsid w:val="0081346B"/>
     <w:rsid w:val="00814992"/>
     <w:rsid w:val="00814E65"/>
     <w:rsid w:val="008202D5"/>
     <w:rsid w:val="008204D1"/>
     <w:rsid w:val="00820890"/>
     <w:rsid w:val="00820F29"/>
     <w:rsid w:val="00824233"/>
     <w:rsid w:val="0082568F"/>
     <w:rsid w:val="0082628F"/>
     <w:rsid w:val="008313C3"/>
     <w:rsid w:val="008335E1"/>
     <w:rsid w:val="00850492"/>
     <w:rsid w:val="00850D04"/>
     <w:rsid w:val="00852A08"/>
     <w:rsid w:val="008538EA"/>
     <w:rsid w:val="00854148"/>
     <w:rsid w:val="00854368"/>
     <w:rsid w:val="00855E24"/>
     <w:rsid w:val="0086249A"/>
+    <w:rsid w:val="008628E1"/>
     <w:rsid w:val="0086625E"/>
     <w:rsid w:val="00866DD4"/>
     <w:rsid w:val="00867F81"/>
     <w:rsid w:val="00871729"/>
     <w:rsid w:val="00871EF8"/>
     <w:rsid w:val="00872941"/>
     <w:rsid w:val="00880589"/>
     <w:rsid w:val="008806B2"/>
     <w:rsid w:val="0088361E"/>
     <w:rsid w:val="00883C5A"/>
     <w:rsid w:val="008841E4"/>
     <w:rsid w:val="008927AE"/>
     <w:rsid w:val="00892F0D"/>
     <w:rsid w:val="00894C28"/>
     <w:rsid w:val="00895897"/>
     <w:rsid w:val="008A0683"/>
     <w:rsid w:val="008A4C1F"/>
     <w:rsid w:val="008A5B96"/>
     <w:rsid w:val="008B142C"/>
     <w:rsid w:val="008B5BD6"/>
     <w:rsid w:val="008B6EDB"/>
     <w:rsid w:val="008C1013"/>
     <w:rsid w:val="008C195A"/>
     <w:rsid w:val="008C23B7"/>
     <w:rsid w:val="008C2D3C"/>
@@ -28644,50 +32607,51 @@
     <w:rsid w:val="00BB6381"/>
     <w:rsid w:val="00BB692B"/>
     <w:rsid w:val="00BB760B"/>
     <w:rsid w:val="00BC06E8"/>
     <w:rsid w:val="00BC1E2A"/>
     <w:rsid w:val="00BC2560"/>
     <w:rsid w:val="00BC27D9"/>
     <w:rsid w:val="00BC3D7C"/>
     <w:rsid w:val="00BC4C2A"/>
     <w:rsid w:val="00BC7594"/>
     <w:rsid w:val="00BC7B31"/>
     <w:rsid w:val="00BC7DAF"/>
     <w:rsid w:val="00BD07B5"/>
     <w:rsid w:val="00BD0A05"/>
     <w:rsid w:val="00BD0F7C"/>
     <w:rsid w:val="00BD4B46"/>
     <w:rsid w:val="00BE014B"/>
     <w:rsid w:val="00BF04DC"/>
     <w:rsid w:val="00BF1CF0"/>
     <w:rsid w:val="00BF566B"/>
     <w:rsid w:val="00BF6BA7"/>
     <w:rsid w:val="00C01323"/>
     <w:rsid w:val="00C0345D"/>
     <w:rsid w:val="00C10F66"/>
     <w:rsid w:val="00C1344A"/>
+    <w:rsid w:val="00C15CB1"/>
     <w:rsid w:val="00C16CD8"/>
     <w:rsid w:val="00C203EE"/>
     <w:rsid w:val="00C2201D"/>
     <w:rsid w:val="00C24E6C"/>
     <w:rsid w:val="00C25AA9"/>
     <w:rsid w:val="00C25DE3"/>
     <w:rsid w:val="00C3070D"/>
     <w:rsid w:val="00C3226A"/>
     <w:rsid w:val="00C32CCF"/>
     <w:rsid w:val="00C359AC"/>
     <w:rsid w:val="00C36588"/>
     <w:rsid w:val="00C368E5"/>
     <w:rsid w:val="00C4359C"/>
     <w:rsid w:val="00C47E84"/>
     <w:rsid w:val="00C50862"/>
     <w:rsid w:val="00C515A5"/>
     <w:rsid w:val="00C542D4"/>
     <w:rsid w:val="00C55DF3"/>
     <w:rsid w:val="00C57560"/>
     <w:rsid w:val="00C60F3C"/>
     <w:rsid w:val="00C61714"/>
     <w:rsid w:val="00C63985"/>
     <w:rsid w:val="00C65AA3"/>
     <w:rsid w:val="00C71840"/>
     <w:rsid w:val="00C72AC4"/>
@@ -28801,50 +32765,51 @@
     <w:rsid w:val="00DC79BE"/>
     <w:rsid w:val="00DD39F7"/>
     <w:rsid w:val="00DE034E"/>
     <w:rsid w:val="00DE3B95"/>
     <w:rsid w:val="00DE4E92"/>
     <w:rsid w:val="00DE7F4E"/>
     <w:rsid w:val="00DF213E"/>
     <w:rsid w:val="00DF28C4"/>
     <w:rsid w:val="00DF37D8"/>
     <w:rsid w:val="00DF5DBF"/>
     <w:rsid w:val="00DF6916"/>
     <w:rsid w:val="00E006B6"/>
     <w:rsid w:val="00E06949"/>
     <w:rsid w:val="00E126B0"/>
     <w:rsid w:val="00E1306C"/>
     <w:rsid w:val="00E1478B"/>
     <w:rsid w:val="00E152E6"/>
     <w:rsid w:val="00E16233"/>
     <w:rsid w:val="00E16DDA"/>
     <w:rsid w:val="00E22476"/>
     <w:rsid w:val="00E23EEF"/>
     <w:rsid w:val="00E24470"/>
     <w:rsid w:val="00E254A2"/>
     <w:rsid w:val="00E31057"/>
     <w:rsid w:val="00E3281E"/>
+    <w:rsid w:val="00E3345B"/>
     <w:rsid w:val="00E3388E"/>
     <w:rsid w:val="00E33BAB"/>
     <w:rsid w:val="00E36F18"/>
     <w:rsid w:val="00E417E8"/>
     <w:rsid w:val="00E41A8D"/>
     <w:rsid w:val="00E42250"/>
     <w:rsid w:val="00E42F93"/>
     <w:rsid w:val="00E436DB"/>
     <w:rsid w:val="00E44A84"/>
     <w:rsid w:val="00E53AC1"/>
     <w:rsid w:val="00E5778F"/>
     <w:rsid w:val="00E57E90"/>
     <w:rsid w:val="00E60236"/>
     <w:rsid w:val="00E6441C"/>
     <w:rsid w:val="00E65EF2"/>
     <w:rsid w:val="00E6727D"/>
     <w:rsid w:val="00E672B7"/>
     <w:rsid w:val="00E723A3"/>
     <w:rsid w:val="00E72559"/>
     <w:rsid w:val="00E73D5E"/>
     <w:rsid w:val="00E74056"/>
     <w:rsid w:val="00E76596"/>
     <w:rsid w:val="00E7715F"/>
     <w:rsid w:val="00E77A2A"/>
     <w:rsid w:val="00E80C6C"/>
@@ -28939,84 +32904,85 @@
     <w:rsid w:val="00F82198"/>
     <w:rsid w:val="00F82886"/>
     <w:rsid w:val="00F8765C"/>
     <w:rsid w:val="00F948B7"/>
     <w:rsid w:val="00FA45CA"/>
     <w:rsid w:val="00FA5095"/>
     <w:rsid w:val="00FA75DC"/>
     <w:rsid w:val="00FB2C63"/>
     <w:rsid w:val="00FB4B60"/>
     <w:rsid w:val="00FB5AF7"/>
     <w:rsid w:val="00FC4AFE"/>
     <w:rsid w:val="00FC6DEE"/>
     <w:rsid w:val="00FD1D03"/>
     <w:rsid w:val="00FD1FED"/>
     <w:rsid w:val="00FD3ABA"/>
     <w:rsid w:val="00FD4FF6"/>
     <w:rsid w:val="00FD716B"/>
     <w:rsid w:val="00FD7174"/>
     <w:rsid w:val="00FE0FFF"/>
     <w:rsid w:val="00FE19C4"/>
     <w:rsid w:val="00FE31A7"/>
     <w:rsid w:val="00FE369A"/>
     <w:rsid w:val="00FE455C"/>
     <w:rsid w:val="00FE6057"/>
     <w:rsid w:val="00FF0AC9"/>
+    <w:rsid w:val="00FF1A93"/>
     <w:rsid w:val="00FF5AD7"/>
     <w:rsid w:val="00FF70C6"/>
     <w:rsid w:val="00FF77CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34B5F528"/>
   <w15:docId w15:val="{323133FF-8862-4605-8690-D75476AAA174}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:firstLine="709"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29765,51 +33731,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2">
     <w:name w:val="Неразрешенное упоминание2"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE3961"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="87509293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="143787912">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29930,51 +33896,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1544780770">
           <w:marLeft w:val="-210"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lift-bf.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stipendiya@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kakonina@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lift-bf.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stipendiya@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduproject@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduproject@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kakonina@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30248,71 +34214,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3D4BEC0-DFAC-406F-B0C3-9D2327EE044A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>41143</Characters>
+  <Pages>25</Pages>
+  <Words>8168</Words>
+  <Characters>46562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>342</Lines>
-  <Paragraphs>96</Paragraphs>
+  <Lines>388</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48265</CharactersWithSpaces>
+  <CharactersWithSpaces>54621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кирилл Зенчев</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>