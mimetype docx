--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -3,52 +3,96 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="3BF3AD54" w14:textId="77777777" w:rsidR="007B0B0E" w:rsidRPr="00E3345B" w:rsidRDefault="007B0B0E" w:rsidP="007B0B0E">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4D4529" w14:textId="77777777" w:rsidR="007B0B0E" w:rsidRPr="00E3345B" w:rsidRDefault="007B0B0E" w:rsidP="007B0B0E">
+      <w:pPr>
+        <w:ind w:firstLine="4678"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3345B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УТВЕРЖДЕНО </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456300F9" w14:textId="15AA99BF" w:rsidR="007B0B0E" w:rsidRPr="00E3345B" w:rsidRDefault="007B0B0E" w:rsidP="007B0B0E">
+      <w:pPr>
+        <w:ind w:firstLine="4678"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3345B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Приказом Благотворительного фонда «Система» от 17 сентября 2026 г. № 170926-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2237AD74" w14:textId="77777777" w:rsidR="00DC79BE" w:rsidRDefault="00DC79BE" w:rsidP="0059780E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7544EE13" w14:textId="2236A96F" w:rsidR="0082628F" w:rsidRPr="00F2445C" w:rsidRDefault="0082628F" w:rsidP="009A630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk113272975"/>
       <w:r w:rsidRPr="00F2445C">
@@ -1470,50 +1514,51 @@
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> сведения независимо от формы их представления, которые не могут быть переданы лицом, получившим доступ к данным сведениям, третьим лицам без согласия их правообладателя.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CDB631" w14:textId="6258835A" w:rsidR="00F82886" w:rsidRPr="00267B5A" w:rsidRDefault="00276E89" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006F68CA" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
       <w:r w:rsidR="00F82886" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Все определения даны исключительно в применении к деятельности Фонда </w:t>
       </w:r>
       <w:r w:rsidR="00B50466" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -1537,51 +1582,50 @@
       <w:r w:rsidR="00F82886" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ной документации, форм и условий заявок и договоров, которые использует Фонд и в которых ссылается на соответствующие термины.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4E7644" w14:textId="025537A9" w:rsidR="00C2201D" w:rsidRPr="00267B5A" w:rsidRDefault="00F82886" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Определения не являются точными выдержками из законодательных и </w:t>
       </w:r>
       <w:r w:rsidR="001C3398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">иных </w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нормативных актов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E910AB" w14:textId="3B45A609" w:rsidR="00276E89" w:rsidRPr="00267B5A" w:rsidRDefault="00276E89" w:rsidP="00276E89">
       <w:pPr>
         <w:ind w:left="709" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1965,51 +2009,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3ABA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.3.2</w:t>
       </w:r>
       <w:r w:rsidR="00050235" w:rsidRPr="00FD3ABA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D514AE" w:rsidRPr="00FD3ABA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>технологии здоровьесбережения и долголетия;</w:t>
+        <w:t xml:space="preserve">технологии </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D514AE" w:rsidRPr="00FD3ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>здоровьесбережения</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D514AE" w:rsidRPr="00FD3ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и долголетия;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119CA698" w14:textId="26D28373" w:rsidR="004656B6" w:rsidRPr="00FD3ABA" w:rsidRDefault="004656B6" w:rsidP="004656B6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3ABA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.3.3</w:t>
       </w:r>
       <w:r w:rsidR="00050235" w:rsidRPr="00FD3ABA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2911,82 +2973,109 @@
       <w:r w:rsidR="006E7EE8" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и подтверждают, что все материалы, полученные Фондом, могут быть использованы последним в социальных сетях, на лекциях, видеотрансляциях, в сети </w:t>
       </w:r>
       <w:r w:rsidR="001C3398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidR="006E7EE8" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нтернет, в печатных СМИ, а также применены иными способами информирования общественности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6283D35E" w14:textId="24A073F5" w:rsidR="002C2BCF" w:rsidRDefault="002C2BCF" w:rsidP="006E7EE8">
+    <w:p w14:paraId="6283D35E" w14:textId="4C40E8AA" w:rsidR="002C2BCF" w:rsidRDefault="002C2BCF" w:rsidP="006E7EE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="712AAF13" w14:textId="0D8B6CA2" w:rsidR="0046300B" w:rsidRDefault="0046300B" w:rsidP="006E7EE8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D338BA" w14:textId="77777777" w:rsidR="0046300B" w:rsidRDefault="0046300B" w:rsidP="006E7EE8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1B8675D1" w14:textId="0E1144DC" w:rsidR="002C2BCF" w:rsidRDefault="002C2BCF" w:rsidP="00852A08">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. Порядок проведения </w:t>
       </w:r>
       <w:r w:rsidR="00C976AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурса</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5AEE37" w14:textId="77777777" w:rsidR="001A5B2C" w:rsidRDefault="001A5B2C" w:rsidP="00852A08">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3187,51 +3276,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D69A8" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="001C3398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004D69A8" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidR="001C3398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">настоящему </w:t>
       </w:r>
       <w:r w:rsidR="004D69A8" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Положению</w:t>
       </w:r>
       <w:r w:rsidR="001C3398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -4886,50 +4974,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58703F42" w14:textId="18BAEBF9" w:rsidR="001670F8" w:rsidRDefault="008A5B96" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Третий этап</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001670F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="001670F8" w:rsidRPr="00D61B5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с 02 декабря по 1</w:t>
@@ -5172,51 +5261,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459C62A5" w14:textId="3F8B1670" w:rsidR="00CE6E3E" w:rsidRDefault="001670F8" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Пятый</w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E" w:rsidRPr="00606D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> этап</w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="00606D2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6378,50 +6466,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB3E35C" w14:textId="227409F0" w:rsidR="00703AB4" w:rsidRPr="00CE6E3E" w:rsidRDefault="00703AB4" w:rsidP="00703AB4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Членами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Конкурсной </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">комиссии не могут быть физические лица, лично заинтересованные в результатах </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6494,61 +6583,51 @@
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Персональный и численный состав </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Конкурсной </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">комиссии определяется приказом </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Президента Фонда. </w:t>
+        <w:t xml:space="preserve">комиссии определяется приказом Президента Фонда. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C991EEF" w14:textId="117C2F0D" w:rsidR="00703AB4" w:rsidRDefault="00703AB4" w:rsidP="00703AB4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -8727,50 +8806,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>года.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724E2556" w14:textId="4A8DD31E" w:rsidR="00070A5A" w:rsidRPr="00267B5A" w:rsidRDefault="00070A5A" w:rsidP="00757D4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="000E1CAF" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00645E80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -8823,51 +8903,50 @@
         </w:rPr>
         <w:t>Конкурсные работы</w:t>
       </w:r>
       <w:r w:rsidR="00362481" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">не были поддержаны и не сообщает оценки и выводы </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Конкурсной </w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">комиссии. </w:t>
       </w:r>
       <w:r w:rsidR="00A3396E" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3577D" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Жалобы на </w:t>
@@ -9834,67 +9913,85 @@
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> информационное письмо, указанное в п. </w:t>
       </w:r>
       <w:r w:rsidR="00B4588B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.1. настоящего Положения </w:t>
+        <w:t xml:space="preserve">.1. настоящего </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положения </w:t>
       </w:r>
       <w:r w:rsidR="00663B90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">со всей необходимой и корректно изложенной информацией, в течение </w:t>
+        <w:t>со</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всей необходимой и корректно изложенной информацией, в течение </w:t>
       </w:r>
       <w:r w:rsidR="006D3EAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006D3EAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>двадцати</w:t>
       </w:r>
@@ -10292,91 +10389,140 @@
       <w:r w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">типендию, Победитель Конкурса обязан сообщить об этом не позднее 5 (пяти) дней после размещения результатов Конкурса на Сайте, отправив электронное письмо на адрес: </w:t>
       </w:r>
       <w:r w:rsidR="00384B56" w:rsidRPr="00507A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stipendiya@bf.sistema.ru</w:t>
       </w:r>
       <w:r w:rsidRPr="00507A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164C7899" w14:textId="77777777" w:rsidR="00CE6E3E" w:rsidRPr="00F2445C" w:rsidRDefault="00CE6E3E" w:rsidP="00CE6E3E">
+    <w:p w14:paraId="164C7899" w14:textId="1A34020D" w:rsidR="00CE6E3E" w:rsidRDefault="00CE6E3E" w:rsidP="00CE6E3E">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="583F7554" w14:textId="1584F1BB" w:rsidR="0046300B" w:rsidRDefault="0046300B" w:rsidP="00CE6E3E">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283A6116" w14:textId="62AB4DC6" w:rsidR="0046300B" w:rsidRDefault="0046300B" w:rsidP="00CE6E3E">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D39B64" w14:textId="77777777" w:rsidR="0046300B" w:rsidRPr="00F2445C" w:rsidRDefault="0046300B" w:rsidP="00CE6E3E">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1D9DF601" w14:textId="568221E9" w:rsidR="00CA00BE" w:rsidRPr="00267B5A" w:rsidRDefault="00CA00BE" w:rsidP="004656B6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Персональные данные </w:t>
       </w:r>
       <w:r w:rsidR="00EA2E4C" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Участников </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурса</w:t>
       </w:r>
       <w:r w:rsidR="007E3AD5" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10527,51 +10673,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- заполнением веб-форм (разделов) в личном кабинете;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A6966F" w14:textId="6BDC2655" w:rsidR="00E77A2A" w:rsidRPr="00267B5A" w:rsidRDefault="00895897" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00E77A2A" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- проставлением метки в граф</w:t>
       </w:r>
       <w:r w:rsidR="002609E0" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ах</w:t>
       </w:r>
       <w:r w:rsidR="00AD51F8" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -11714,51 +11859,50 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B6BAA0" w14:textId="2023C2F7" w:rsidR="0059780E" w:rsidRPr="00267B5A" w:rsidRDefault="0059780E" w:rsidP="00757D4E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- невозможность </w:t>
       </w:r>
       <w:r w:rsidR="0049711F" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>У</w:t>
       </w:r>
       <w:r w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">частников принять участие в </w:t>
       </w:r>
       <w:r w:rsidR="00CE6E3E" w:rsidRPr="00CE6E3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
@@ -12731,50 +12875,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в связи с такими претензиями, возместить его в полном объеме. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400000C9" w14:textId="3D4C41C1" w:rsidR="004C1213" w:rsidRPr="00267B5A" w:rsidRDefault="00B30F31" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>9.8</w:t>
       </w:r>
       <w:r w:rsidR="004C1213" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002A7DCD" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Фонд </w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вправе в любое время изменять или дополнять настоящее Положение без дополнительного уведомления участников. Изменения</w:t>
@@ -12919,52 +13064,62 @@
         </w:rPr>
         <w:t>Фонда</w:t>
       </w:r>
       <w:r w:rsidR="001100A1" w:rsidRPr="00267B5A" w:rsidDel="001100A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">по электронной почте: </w:t>
       </w:r>
       <w:r w:rsidR="00384B56" w:rsidRPr="00507A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>stipendiya@bf.sistema.ru.</w:t>
-      </w:r>
+        <w:t>stipendiya@bf.sistema.ru</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00384B56" w:rsidRPr="00507A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006871F2" w:rsidRPr="00507A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00507A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>или по телефон</w:t>
       </w:r>
       <w:r w:rsidR="002B6290" w:rsidRPr="00507A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ам</w:t>
       </w:r>
       <w:r w:rsidR="006C6D36" w:rsidRPr="00507A23">
@@ -13036,51 +13191,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58593E90" w14:textId="7E89D1F9" w:rsidR="004C1213" w:rsidRPr="00267B5A" w:rsidRDefault="00B30F31" w:rsidP="00757D4E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9.10.</w:t>
       </w:r>
       <w:r w:rsidR="004C1213" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D25CA" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вопросы, касающиеся</w:t>
       </w:r>
       <w:r w:rsidR="00EE6371" w:rsidRPr="00267B5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15388,51 +15542,71 @@
       <w:r w:rsidRPr="00891DBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> должна быть аккуратно оформлена, выполнен</w:t>
       </w:r>
       <w:r w:rsidR="005D11CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00891DBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в текстовом редакторе Microsoft Word (шрифт Times New Roman, кегль 12, межстрочный интервал 1,0)</w:t>
+        <w:t xml:space="preserve"> в текстовом редакторе Microsoft Word (шрифт Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00891DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00891DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, кегль 12, межстрочный интервал 1,0)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C433998" w14:textId="11189B25" w:rsidR="00BF566B" w:rsidRPr="006B3B12" w:rsidRDefault="00BF566B" w:rsidP="00127BA8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -15600,51 +15774,91 @@
       <w:r w:rsidRPr="00891DBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> представляются внутри основного текста </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работы (</w:t>
       </w:r>
       <w:r w:rsidRPr="00891DBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>документа формата doc, docx)</w:t>
+        <w:t xml:space="preserve">документа формата </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00891DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00891DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00891DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>docx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00891DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00891DBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D9F077" w14:textId="632FBEB0" w:rsidR="00BF566B" w:rsidRDefault="00293374" w:rsidP="00127BA8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -17818,72 +18032,72 @@
         <w:t>й</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на обработку и распространение персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323247E1" w14:textId="77777777" w:rsidR="00F31904" w:rsidRPr="00F2445C" w:rsidRDefault="00F31904" w:rsidP="00F31904">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCE3630" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="6FCE3630" w14:textId="76AC5518" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk170384422"/>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Согласие на обработку и распространение персональных данных </w:t>
+        <w:t xml:space="preserve">Согласие на обработку персональных данных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>от родителя (законного представителя) несовершеннолетнего</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5501B4CE" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D822A9D" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17905,84 +18119,125 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A99277" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1564B95F" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="1564B95F" w14:textId="1525EB94" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ФИО, дата рождения, данные свидетельства о рождении или паспорта (при наличии) </w:t>
       </w:r>
+      <w:r w:rsidR="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(далее - ребенок),  в соответствии с Федеральным законом от 27.07.2006 г. №152-ФЗ «О персональных данных» даю свое согласие Благотворительному фонду «Система» (ОГРН 1047796025419, адрес места нахождения: г. Москва, ул. Малая Дмитровка, д. 18, стр. 1) (далее-Оператор), на обработку персональных данных своего ребенка, с целью </w:t>
+        <w:t xml:space="preserve">(далее - ребенок),  в соответствии с Федеральным законом от 27.07.2006 г. №152-ФЗ </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«О персональных данных» даю свое согласие Благотворительному фонду «Система» (ОГРН 1047796025419, адрес места нахождения: г. Москва, ул. Малая Дмитровка, д. 18, </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стр. 1) (далее-Оператор), на обработку персональных данных своего ребенка с целью </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF566B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>участия моего ребенка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF566B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
@@ -18002,67 +18257,67 @@
         </w:rPr>
         <w:t xml:space="preserve">для обучающихся профессиональных образовательных организаций </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">), в том числе распространения информации о </w:t>
-[...7 lines deleted...]
-        <w:t>Конкурс</w:t>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="0046300B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">е  в сети интернет, социальных сетях и мессенджерах, а также в целях соблюдения Оператором требований действующего законодательства Российской Федерации при осуществления своей уставной деятельности и обязательств по договорам. </w:t>
+        <w:t xml:space="preserve">также в целях соблюдения Оператором требований действующего законодательства Российской Федерации при осуществления своей уставной деятельности и обязательств по договорам. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542838B1" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Я даю согласие на обработку Оператором следующих персональных данных</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
@@ -18108,51 +18363,51 @@
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в связи с участием в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2613CD92" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="2613CD92" w14:textId="3D3D1677" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Я предоставляю Оператору право обрабатывать персональные данные</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18222,182 +18477,90 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ной комиссии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004113D6">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Автономной некоммерческой организации дополнительного профессионального образования «Образовательный центр Сфера Успеха» (ИНН 7841017252)</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00701E38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004113D6">
-[...30 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">иным органам и лицам, которым Оператор обязан в соответствии с законодательством Российской Федерации передавать данные моего ребенка для выполнения возложенных на него обязанностей. Оператор также </w:t>
+        <w:t xml:space="preserve">иным органам и лицам, которым Оператор обязан в соответствии с законодательством Российской Федерации передавать данные моего ребенка для выполнения возложенных на него обязанностей. Оператор также вправе обрабатывать персональные данные моего ребенка </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">вправе обрабатывать персональные данные моего ребенка посредством внесения их в электронную базу данных, включения в списки (реестры) и отчетные формы, предусмотренные документами, регламентирующими предоставление отчетных данных (документов). </w:t>
-[...51 lines deleted...]
-        <w:t>а, а также предоставленных им и мной цитат, в том числе, но не ограничиваясь на сайтах Оператора, в социальных сетях и мессенджерах, путем публикации в печатно-полиграфической продукции с целью предоставления неограниченному кругу лиц информации о деятельности Фонда.</w:t>
+        <w:t xml:space="preserve">посредством внесения их в электронную базу данных, включения в списки (реестры) и отчетные формы, предусмотренные документами, регламентирующими предоставление отчетных данных (документов). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21598E4C" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Я даю согласие на обработку персональных данных моего ребенка в течение 3 (трех) лет с момента дачи согласия, если более долгий срок обработки персональных данных не установлен законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B4BBA0" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18512,193 +18675,2473 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0F416D5D" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                  (подпись)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0D354B" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A8CE758" w14:textId="03382971" w:rsidR="00D61B5E" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«____»____________  202</w:t>
+        <w:t>«___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_»_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________  202</w:t>
       </w:r>
       <w:r w:rsidR="00183FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3A94055E" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="3A94055E" w14:textId="63FCC3FF" w:rsidR="00D61B5E" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9EBE4A" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="72F7F15D" w14:textId="2CF373EC" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="73F7003C" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B2F762" w14:textId="76C92B7D" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
       <w:pPr>
         <w:pStyle w:val="12"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E963FCA" w14:textId="0519F916" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50756628" w14:textId="42DCE9F8" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300895FA" w14:textId="546E6B37" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B13FD31" w14:textId="38E4FCF8" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C98A77" w14:textId="25D1BEF0" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A96D081" w14:textId="06C9E478" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4E8FF6" w14:textId="02F584F9" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFAE534" w14:textId="7737BDD4" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307A58DD" w14:textId="60AFF106" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE4BBE" w14:textId="176CACB1" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542A3290" w14:textId="22E230F1" w:rsidR="00701E38" w:rsidRPr="00AA4B7B" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">на обработку и распространение персональных данных </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Согласие на обработку персональных данных, разрешенных субъектом персональных данных для распространения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="65D0F874" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от родителя (законного представителя) несовершеннолетнего</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF0F597" w14:textId="77777777" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk224751172"/>
+    </w:p>
+    <w:p w14:paraId="64398105" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00F2445C" w:rsidRDefault="00701E38" w:rsidP="00701E38">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD86152" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="0D17814C" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), являясь законным представителем  несовершеннолетнего ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C80A56" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E2A663" w14:textId="3100DC0F" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИО, дата рождения, данные свидетельства о рождении или паспорта (при наличии) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(далее - ребенок), в соответствии с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о статьей 10.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федеральн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закон</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 27.07.2006 г. №152-ФЗ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«О персональных данных»</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">даю свободно, своей волей и в своем интересе согласие </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk224752673"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Благотворительному фонду «Система» (ОГРН 1047796025419, адрес места нахождения: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. Москва, ул. Малая Дмитровка, д. 18, стр. 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(далее-Оператор) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>на обработку следующих персональных данных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, разрешенных мною для распространения, с целью информирования общественности </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk224752705"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk225164310"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стипендиальном конкурсе «Система» для обучающихся профессиональных образовательных организаций</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в том числе на Сайтах Оператора (https://lift-bf.ru), на информационных ресурсах Операторов и печатных материалах, посредством которых будут осуществляться предоставление доступа неограниченному кругу лиц и иные действия в общем доступе без специальных условий и запретов: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2950"/>
+        <w:gridCol w:w="4263"/>
+        <w:gridCol w:w="2138"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00701E38" w:rsidRPr="00701E38" w14:paraId="41471D56" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F160945" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Категория персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6E65B9" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="454132E3" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="52"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Разрешение к распространению</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714A0FA5" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(да/нет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00701E38" w:rsidRPr="00701E38" w14:paraId="47288A0C" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="603D3166" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Общая категория персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="269D08FF" w14:textId="5F04D64B" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r w:rsidR="00B23033">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="716EEA89" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00701E38" w:rsidRPr="00701E38" w14:paraId="2236B918" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7944C6FF" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E932044" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сведения об образовании, включая информацию об образовательном учреждении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D49C5D1" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00701E38" w:rsidRPr="00701E38" w14:paraId="2AAE0DA2" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2867A337" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AED3220" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>место проживания (населенный пункт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68A8B17E" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04D64970" w14:textId="77777777" w:rsidR="00873480" w:rsidRDefault="00873480" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724DD80A" w14:textId="70164B8A" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Согласие на обработку персональных данных</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, разрешенных Субъектом для распространения, действует до достижения цели обработки персональных данных, указанной в настоящем Согласии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F65EFD2" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Согласие может быть отозвано в любой момент путем направления Оператору запроса и уведомления одним из следующих способов: по электронной почте:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:tooltip="mailto:eduproject@bf.sistema.ru" w:history="1">
+        <w:r w:rsidRPr="00701E38">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>eduproject@bf.sistema.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>; почтой, курьером или путем личного обращения к Оператору по адресу:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 127006, г. Москва, ул. Малая Дмитровка, д. 18, стр. 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AE0C40" w14:textId="4B545D25" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отзыв Согласия или требование о прекращении передачи (распространения, предоставления, доступа) персональных данных, разрешенных Субъектом для распространения, должно содержать следующую информацию: фамилию, имя, отчество (при наличии) Субъекта; контактную информацию (номер телефона, адрес электронной почты или почтовый адрес) Субъекта, указанные в Согласии; перечень персональных данных</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, разрешенных Субъектом для распространения, обработка которых подлежит прекращению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5418DF98" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5946BD3C" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________    __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D679AC" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137CF3EE" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00701E38" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_»_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>__________  2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67584C61" w14:textId="39EAD5B4" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Согласие Участника </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на фотосъемку и видеосъемку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от родителя (законного представителя) несовершеннолетнего</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4177073F" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769FB29E" w14:textId="77777777" w:rsidR="00873480" w:rsidRPr="00F2445C" w:rsidRDefault="00873480" w:rsidP="00873480">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67944A7C" w14:textId="77777777" w:rsidR="00873480" w:rsidRPr="00701E38" w:rsidRDefault="00873480" w:rsidP="00873480">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), являясь законным представителем  несовершеннолетнего ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFA7740" w14:textId="77777777" w:rsidR="00873480" w:rsidRPr="00701E38" w:rsidRDefault="00873480" w:rsidP="00873480">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5DD14F" w14:textId="2BFB42EB" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00873480" w:rsidP="00873480">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИО, дата рождения, данные свидетельства о рождении или паспорта (при наличии) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(далее - ребенок),</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии со ст. 152.1 Гражданского кодекса Российской Федерации даю свое согласие </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Благотворительному фонду «Система» </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОГРН 1047796025419, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ИНН 7704510770</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (далее – Фонд) </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на фото и видеосъемку </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ребенка </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в рамках </w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>его</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участия </w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk224752431"/>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стипендиальном конкурсе «Система» </w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2" w:rsidRPr="00362481">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обучающихся профессиональных образовательных организаций </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>благотворительной программы «Лифт в будущее»</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(далее – Конкурс)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>на обнародование и использование Фондом фотографий</w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ребенка</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и видеозаписей, полученных в ходе проведения </w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а также предоставленных </w:t>
+      </w:r>
+      <w:r w:rsidR="008646D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ребенком </w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цитат, в том числе, но не ограничиваясь</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00701E38" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сайтах Фонда, в социальных сетях и мессенджерах, путем публикации в печатно-полиграфической продукции с целью предоставления неограниченному кругу лиц информации о деятельности Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403379DF" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D7465E" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB33C46" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191BFEC8" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6209FEB8" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347DBE4C" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_»_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>__________  2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FA4133" w14:textId="77777777" w:rsidR="00701E38" w:rsidRPr="00873480" w:rsidRDefault="00701E38" w:rsidP="00701E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F29AEA9" w14:textId="3D1E5140" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1FE582" w14:textId="15B47D3A" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4834DB1C" w14:textId="2EC68E20" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12472A02" w14:textId="4F235409" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195BB7C9" w14:textId="6EA65DAD" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F64B6DF" w14:textId="55C8811F" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080E62B3" w14:textId="2AED17BD" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B475AA" w14:textId="7A12E9F3" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A5FE65" w14:textId="751D50EA" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B61440" w14:textId="64339CCF" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B13AEEF" w14:textId="2D2ABDD3" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC10791" w14:textId="174C1D32" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E08C0A2" w14:textId="10D2ECE8" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D742E5" w14:textId="0B2E1107" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014FF81D" w14:textId="73EE1758" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10028E9F" w14:textId="4D262E52" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCBE158" w14:textId="4490D9D7" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0401E407" w14:textId="1D13F8A9" w:rsidR="00701E38" w:rsidRDefault="00701E38" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22372D2F" w14:textId="39CD29FC" w:rsidR="00EF361C" w:rsidRDefault="00EF361C" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED06E15" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRDefault="00EF361C" w:rsidP="00D61B5E">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AE977E" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk170383757"/>
+    </w:p>
+    <w:p w14:paraId="5C69E648" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EEB9E6B" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB1E179" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CA4E56" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Согласие </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262BFC15" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на обработку и распространение персональных данных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(от совершеннолетнего)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00726603" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC023EF" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), в соответствии с Федеральным законом от 27.07.2006 г. №152-ФЗ «О персональных данных» даю свое согласие Благотворительному фонду «Система» (ОГРН 1047796025419, адрес места нахождения: г. Москва, ул. Малая Дмитровка, д. 18, стр. 1) (далее-Оператор), на обработку </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">моих </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">персональных данных, с целью </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF566B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -18741,51 +21184,51 @@
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), в том числе распространения информации о </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">е  в сети интернет, социальных сетях и мессенджерах, а также в целях соблюдения Оператором требований действующего законодательства Российской Федерации при осуществления своей уставной деятельности и обязательств по договорам. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341A3ED6" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="492F4D0F" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Я даю согласие на обработку Оператором следующих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">моих </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
@@ -18836,51 +21279,51 @@
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в связи с участием в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE96C7C" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="36AC1776" w14:textId="2EBB5ECB" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Я предоставляю Оператору право обрабатывать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">мои </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
@@ -19030,670 +21473,2721 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ной комиссии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk208834602"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004113D6">
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Автономной некоммерческой организации дополнительного профессионального образования «Образовательный центр Сфера Успеха» (ИНН 7841017252)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">иным органам и лицам, которым Оператор обязан в соответствии с законодательством Российской Федерации передавать </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">мои </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">иным органам и лицам, которым Оператор обязан в соответствии с законодательством Российской Федерации передавать </w:t>
+        <w:t>данные для выполнения возложенных на него обязанностей. Оператор также вправе обрабатывать</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">мои </w:t>
+        <w:t xml:space="preserve"> мои</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>данные для выполнения возложенных на него обязанностей. Оператор также вправе обрабатывать</w:t>
+        <w:t xml:space="preserve"> персональные данные посредством внесения их в электронную базу данных, включения в списки (реестры) и отчетные формы, предусмотренные документами, регламентирующими предоставление отчетных данных (документов). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4463050A" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я даю согласие на обработку</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мои</w:t>
+        <w:t xml:space="preserve"> моих</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> персональные данные посредством внесения их в электронную базу данных, включения в списки (реестры) и отчетные формы, предусмотренные документами, регламентирующими предоставление отчетных данных (документов). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EF3BB99" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+        <w:t xml:space="preserve"> персональных данных в течение 3 (трех) лет с момента дачи согласия, если более долгий срок обработки персональных данных не установлен законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C52694" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В соответствии со ст. 10.1 Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных» даю отдельное согласие на обработку следующих </w:t>
+        <w:t xml:space="preserve">Я уведомлен(а) о том, что я вправе в любое время отозвать свое согласие на обработку персональных данных путем подачи письменного заявления Оператору, а также получить доступ к своим персональным данным при личном обращении к Оператору на основании письменного запроса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1765BC5B" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я подтверждаю, что ознакомлен(а) со следующими своими правами: 1) на получение сведений об Операторе, о месте его нахождения, о наличии у Оператора персональных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">данных, относящихся к моим персональным данным, а также на ознакомление с такими персональными данными; 2) требовать от Оператора уточнения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">моих </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>персональных данных, разрешенных мною для распространения, с целью их распространения на информационных ресурсах Оператора, посредством которых будут осуществляться предоставление доступа неограниченному кругу лиц и иные действия в общем доступе без специальных условий и запретов: фамилия, имя, регион/населенный пункт места жительства, сведения об образовании, включая информацию об образовательном учреждении.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="57709B72" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+        <w:t xml:space="preserve">персональных данных, их блокирования или уничтожения в случае, если персональные данные являются неполными, устаревшими, неточными, незаконно полученными или не являются необходимыми для заявленной цели обработки, а также принимать предусмотренные законом меры по защите </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прав; 3) на получение при обращении к Оператору с запросом информации, касающейся обработки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F7B890" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Я ознакомлен(а) с тем, что имею право на получение при обращении с письменным запросом информации, касающейся обработки персональных данных, в том числе содержащей: 1) подтверждение факта обработки персональных данных Оператором, а также цель обработки; 2) способы обработки персональных данных, применяемые Оператором; 3) сведения о лицах, которые имеют доступ к персональным данным или которым может быть предоставлен такой доступ; 4) перечень обрабатываемых персональных данных и источник их получения; 5) сроки обработки персональных данных, в том числе сроки их хранения; 6) сведения о том, какие последствия может повлечь за собой обработка персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E704D6C" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">фото и видеосъемку, на обнародование и использование Фондом </w:t>
-[...200 lines deleted...]
-        </w:rPr>
         <w:t>Я ознакомлен(а) с тем, что Оператор при обработке персональных данных обязан принимать необходимые организационные и технические меры для защиты персональных данных от неправомерного или случайного доступа к ним, уничтожения, изменения, блокирования, копирования персональных данных, а также от иных неправомерных действий.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFA6131" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
-[...8 lines deleted...]
-    <w:p w14:paraId="426F4BF3" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="5556EB4B" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028D8BE5" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C17721" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="0B3C7609" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                  (подпись)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1303FC44" w14:textId="77777777" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
-[...8 lines deleted...]
-    <w:p w14:paraId="1AF176ED" w14:textId="7095C8F9" w:rsidR="00D61B5E" w:rsidRPr="00F2445C" w:rsidRDefault="00D61B5E" w:rsidP="00D61B5E">
+    <w:p w14:paraId="2988E056" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0312FC08" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«____»____________  202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00183FA4">
+        <w:t>«___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_»_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F2445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________  202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFA1BDA" w14:textId="77777777" w:rsidR="00631DA2" w:rsidRDefault="00631DA2" w:rsidP="00BE74C1">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="40A2D1D3" w14:textId="2278DFA0" w:rsidR="00EF361C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1227CB47" w14:textId="1BAE2794" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033128DE" w14:textId="0FF986CC" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B4F1C9" w14:textId="22ACAD46" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558016A4" w14:textId="2DF184F8" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2586ED72" w14:textId="444FEF9A" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A7C1D5" w14:textId="43C3EEE2" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB01A29" w14:textId="54E86A5D" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734558F5" w14:textId="4672B3C7" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3967AE0A" w14:textId="598C79D1" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2A2C00" w14:textId="55E6FD7A" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1997065E" w14:textId="51DBFDD8" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA61C0F" w14:textId="228F6E6D" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738C128D" w14:textId="5FB0ABF3" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C16584" w14:textId="7160436E" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1507C1EF" w14:textId="65A7A1BF" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF517DE" w14:textId="57A186AC" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB86B65" w14:textId="3FFCE5A5" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6402D09E" w14:textId="5B0A29E5" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF610A2" w14:textId="0DE8D38C" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38085A48" w14:textId="77777777" w:rsidR="00102755" w:rsidRDefault="00102755" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415868DD" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BBBE9F" w14:textId="094B1264" w:rsidR="00EF361C" w:rsidRPr="00AA4B7B" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="48F698F5" w14:textId="77777777" w:rsidR="00F31904" w:rsidRDefault="00F31904" w:rsidP="00BF566B">
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Согласие на обработку персональных данных, разрешенных субъектом персональных данных для распространения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от совершеннолетнего</w:t>
+      </w:r>
+      <w:r w:rsidR="00102755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F75C056" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00F2445C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E622F3" w14:textId="579DE019" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="00B23033">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), в соответствии со статьей 10.1 Федерального закона от 27.07.2006 г. №152-ФЗ «О персональных данных»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даю свободно, своей волей и в своем интересе согласие Благотворительному фонду «Система» </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ОГРН 1047796025419, адрес места нахождения: г. Москва, ул. Малая Дмитровка, д. 18, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стр. 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(далее-Оператор)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на обработку следующих персональных данных, разрешенных мною для распространения, с целью информирования общественности о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стипендиальном конкурсе «Система» для обучающихся профессиональных образовательных организаций</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), в том числе на Сайтах Оператора (https://lift-bf.ru), на информационных ресурсах Операторов и печатных материалах, посредством которых будут осуществляться предоставление доступа неограниченному кругу лиц и иные действия в общем доступе без специальных условий и запретов: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2950"/>
+        <w:gridCol w:w="4263"/>
+        <w:gridCol w:w="2138"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF361C" w:rsidRPr="00701E38" w14:paraId="1F96822C" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD786F7" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Категория персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63617E88" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Перечень персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E400837" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:firstLine="52"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Разрешение к распространению</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6987F387" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(да/нет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF361C" w:rsidRPr="00701E38" w14:paraId="415B25C3" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0C9CAF" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Общая категория персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE3E973" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="547FAEA0" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF361C" w:rsidRPr="00701E38" w14:paraId="1A21F053" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60C48A6C" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFF303E" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сведения об образовании, включая информацию об образовательном учреждении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EEAA0A6" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF361C" w:rsidRPr="00701E38" w14:paraId="0DD54F22" w14:textId="77777777" w:rsidTr="001A7178">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230D68D6" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="547B948F" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>место проживания (населенный пункт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23FF2258" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="001A7178">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="704"/>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B497191" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B969394" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Согласие на обработку персональных данных, разрешенных Субъектом для распространения, действует до достижения цели обработки персональных данных, указанной в настоящем Согласии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA86EAE" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Данное Согласие может быть отозвано в любой момент путем направления Оператору запроса и уведомления одним из следующих способов: по электронной почте:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:tooltip="mailto:eduproject@bf.sistema.ru" w:history="1">
+        <w:r w:rsidRPr="00701E38">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>eduproject@bf.sistema.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>; почтой, курьером или путем личного обращения к Оператору по адресу:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 127006, г. Москва, ул. Малая Дмитровка, д. 18, стр. 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAAE1D9" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отзыв Согласия или требование о прекращении передачи (распространения, предоставления, доступа) персональных данных, разрешенных Субъектом для распространения, должно содержать следующую информацию: фамилию, имя, отчество (при наличии) Субъекта; контактную информацию (номер телефона, адрес электронной почты или почтовый адрес) Субъекта, указанные в Согласии; перечень персональных данных, разрешенных Субъектом для распространения, обработка которых подлежит прекращению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A73D77" w14:textId="6E3266C2" w:rsidR="00EF361C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9D1584" w14:textId="77777777" w:rsidR="00B23033" w:rsidRPr="00701E38" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EDCCD6" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_____________________________________________    __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D7CF9B" w14:textId="0B4F384E" w:rsidR="00EF361C" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792FC985" w14:textId="77777777" w:rsidR="00B23033" w:rsidRPr="00701E38" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D447169" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00701E38" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_»_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>__________  2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE34CB5" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADD2D25" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B969E7" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D70864" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5916674C" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6117DB65" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E75F484" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D69BA3" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласие Участника Конкурса на фотосъемку и видеосъемку </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BF9C8A" w14:textId="2E6AA54E" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00B23033" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF361C" w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от совершеннолетнего</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E53A58" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6A2E17" w14:textId="691500BF" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00B23033">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Я, _________________________________________ (паспорт _________№________, выдан _________________, зарегистрирован (-а) по адресу: __________________________________________________), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии со ст. 152.1 Гражданского кодекса Российской Федерации даю свое согласие </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Благотворительному фонду «Система» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОГРН 1047796025419, ИНН 7704510770</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (далее – Фонд) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">свои </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фото и видеосъемку в рамках участия в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стипендиальном конкурсе «Система» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00362481">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обучающихся профессиональных образовательных организаций </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">благотворительной программы «Лифт </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в будущее» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(далее – Конкурс)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на обнародование и использование Фондом </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">моих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фотографий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и видеозаписей, полученных в ходе проведения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, а также предоставленных цитат, в том числе, но не ограничиваясь</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сайтах Фонда, в социальных сетях и мессенджерах, путем публикации в печатно-полиграфической продукции с целью предоставления неограниченному кругу лиц информации о деятельности Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2076F95B" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F48D91A" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BD6108" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (Ф.И.О)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>подпись)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14405EA7" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047BF221" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22049E14" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_»_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00873480">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>__________  2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263120B0" w14:textId="77777777" w:rsidR="00EF361C" w:rsidRPr="00873480" w:rsidRDefault="00EF361C" w:rsidP="00EF361C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="704"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097C87B7" w14:textId="6142FD32" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E610E72" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="61F86079" w14:textId="1099DEB9" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B648FFD" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="7A020DBC" w14:textId="3BD5DDC8" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58AE977E" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="16AA1E7F" w14:textId="1760A3A3" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C69E648" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="71727236" w14:textId="4E948531" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EEB9E6B" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="32C68124" w14:textId="045521D7" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB1E179" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="50FFEDD3" w14:textId="0553A4C0" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EBC485" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="74E41F35" w14:textId="6E8E1CB4" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097C87B7" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="5CF00752" w14:textId="7F55BE36" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF78657" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="176F0D43" w14:textId="1A5C8FB2" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="619B835C" w14:textId="77777777" w:rsidR="009A630A" w:rsidRDefault="009A630A" w:rsidP="00BF566B">
+    <w:p w14:paraId="6C0156A9" w14:textId="0A6677AD" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03DFC323" w14:textId="1E235D8D" w:rsidR="00BF566B" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
+    <w:p w14:paraId="1809D914" w14:textId="4CD994B4" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="3119"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522A9F52" w14:textId="482EF623" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA58564" w14:textId="04FB1DA8" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30AD5EB8" w14:textId="06178486" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F43CDB0" w14:textId="7736BDF0" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A219AB3" w14:textId="463877E7" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5CBF91" w14:textId="242E1809" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175CDC93" w14:textId="6086BBEE" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE49312" w14:textId="7AEAEBCF" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21654EF9" w14:textId="46937A27" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C1FFE3" w14:textId="07827984" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337C6C75" w14:textId="4759A47D" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55081D09" w14:textId="334EC301" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9BC3F1" w14:textId="45B8F8CD" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642D9AE0" w14:textId="449B6B60" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19732036" w14:textId="70A78564" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B53BFF" w14:textId="74CB8A6A" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F89EA1C" w14:textId="28E719B4" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D1C696" w14:textId="3EBC4B2C" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589CB94A" w14:textId="0F7D31B7" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E8E730" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DFC323" w14:textId="1E235D8D" w:rsidR="00BF566B" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
+      <w:pPr>
+        <w:ind w:left="3119"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00B21C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r w:rsidR="00F31904">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B354D7C" w14:textId="02D45F4F" w:rsidR="00BF566B" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
       <w:pPr>
         <w:ind w:left="4536" w:firstLine="0"/>
         <w:jc w:val="right"/>
@@ -21453,90 +25947,663 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3ACF316D" w14:textId="6B2137C9" w:rsidR="00EC2048" w:rsidRPr="00EC2048" w:rsidRDefault="00EC2048" w:rsidP="007474E0">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC2048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Максимальная сумма баллов по всем критериям - 2</w:t>
       </w:r>
       <w:r w:rsidR="00EF7C50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> баллов. Проекты, набравшие менее 1</w:t>
       </w:r>
       <w:r w:rsidR="00726CD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2048">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> баллов, не допускаются к участию.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0A2BD4" w14:textId="09199DB8" w:rsidR="00FF20A5" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="007474E0">
+    <w:p w14:paraId="3C44A0A8" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78938E4D" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2524705B" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF8CDF6" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C0334D" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356080BB" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304B2D26" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5C66CD" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C9AD63" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571B7CFA" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290B7E72" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB9301A" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FF7BFD" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2F3332" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0933EFA8" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6FF076" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B324C5" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A7827C" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A594192" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E6087B" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BC2689" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D16A080" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F53F23" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9D201E" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E84EA5E" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A6372F" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2375672D" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E446A8" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6467DF" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614ACE84" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204FBACE" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BFE8FF" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0584C984" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEC60F3" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3142413A" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E350F6" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756B29DB" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E56DBEA" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D24432B" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E9CFE2" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8EFEAC" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0498854C" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793FADBC" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFE69B1" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F9A6D9" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC326B9" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD67BAD" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DECFC5" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9308AD" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B28910D" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B7463C" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7780B9A4" w14:textId="77777777" w:rsidR="00B23033" w:rsidRDefault="00B23033" w:rsidP="007474E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0A2BD4" w14:textId="230E5287" w:rsidR="00FF20A5" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="007474E0">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C08E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF20A5" w:rsidRPr="00F2445C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -23523,77 +28590,77 @@
       <w:r w:rsidRPr="006A7B2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3759C38A" wp14:editId="03D29834">
             <wp:extent cx="4791075" cy="7658462"/>
             <wp:effectExtent l="19050" t="19050" r="9525" b="19050"/>
             <wp:docPr id="1305454675" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1305454675" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4796985" cy="7667908"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="3175">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="0711E02E" w14:textId="53848C34" w:rsidR="00BF566B" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F0380E2" w14:textId="64741758" w:rsidR="007805CB" w:rsidRDefault="007805CB" w:rsidP="00BF566B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D2036D" w14:textId="77777777" w:rsidR="00BF566B" w:rsidRPr="005A4B02" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -23679,51 +28746,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="50A1A014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">перед тем, как отправить оригинал письма по почте, необходимо прислать по электронной </w:t>
       </w:r>
       <w:r w:rsidRPr="00507A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">почте </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="007805CB" w:rsidRPr="00507A23">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>stipendiya@bf.sistema.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007805CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="50A1A014">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -23815,206 +28882,214 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD73AD7" w14:textId="3E8D277C" w:rsidR="00BF566B" w:rsidRPr="00F2445C" w:rsidRDefault="00BF566B" w:rsidP="00BF566B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312800">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Обращаем внимание, что если стипендиат несовершеннолетний, то письмо и документы от лица несовершеннолетнего стипендиата должны быть оформлены его законным представителем (родителем, попечителем, опекуном). </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF566B" w:rsidRPr="00F2445C" w:rsidSect="007E1273">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="431" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="212FA805" w14:textId="77777777" w:rsidR="00E552CC" w:rsidRDefault="00E552CC" w:rsidP="00DC5C58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0490D1A3" w14:textId="77777777" w:rsidR="00E552CC" w:rsidRDefault="00E552CC" w:rsidP="00DC5C58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1278716942"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5A780109" w14:textId="6466A196" w:rsidR="00DA413B" w:rsidRDefault="00DA413B">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30F31">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2F38C12E" w14:textId="77777777" w:rsidR="00DA413B" w:rsidRDefault="00DA413B">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="162E1A67" w14:textId="77777777" w:rsidR="00E552CC" w:rsidRDefault="00E552CC" w:rsidP="00DC5C58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7EA93AE4" w14:textId="77777777" w:rsidR="00E552CC" w:rsidRDefault="00E552CC" w:rsidP="00DC5C58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="091D408E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87600B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="876" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -25920,114 +30995,115 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6403" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1178470251">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="988557472">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1845126838">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="516576390">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1523979307">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1899970905">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="109472437">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="897009003">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2082479260">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1799645942">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="258637382">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="777716374">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1677685864">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1387801758">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="667513930">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1822774541">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1210415135">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="750352633">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1926528648">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC79BE"/>
     <w:rsid w:val="00000223"/>
     <w:rsid w:val="00001832"/>
@@ -26098,50 +31174,51 @@
     <w:rsid w:val="000B200F"/>
     <w:rsid w:val="000B372B"/>
     <w:rsid w:val="000B4619"/>
     <w:rsid w:val="000B6163"/>
     <w:rsid w:val="000C0E3D"/>
     <w:rsid w:val="000C5046"/>
     <w:rsid w:val="000C7BFF"/>
     <w:rsid w:val="000D0B75"/>
     <w:rsid w:val="000D29B5"/>
     <w:rsid w:val="000D3250"/>
     <w:rsid w:val="000D3958"/>
     <w:rsid w:val="000D4999"/>
     <w:rsid w:val="000D5E98"/>
     <w:rsid w:val="000D6D37"/>
     <w:rsid w:val="000D7708"/>
     <w:rsid w:val="000E0E88"/>
     <w:rsid w:val="000E1CAF"/>
     <w:rsid w:val="000E5760"/>
     <w:rsid w:val="000E69B3"/>
     <w:rsid w:val="000F2E21"/>
     <w:rsid w:val="000F3369"/>
     <w:rsid w:val="000F3E9A"/>
     <w:rsid w:val="001017A2"/>
     <w:rsid w:val="0010201A"/>
     <w:rsid w:val="0010267A"/>
+    <w:rsid w:val="00102755"/>
     <w:rsid w:val="00102C2B"/>
     <w:rsid w:val="001100A1"/>
     <w:rsid w:val="001126D5"/>
     <w:rsid w:val="00112AF7"/>
     <w:rsid w:val="00113268"/>
     <w:rsid w:val="00114879"/>
     <w:rsid w:val="00125FC5"/>
     <w:rsid w:val="00126F78"/>
     <w:rsid w:val="0012736C"/>
     <w:rsid w:val="00127BA8"/>
     <w:rsid w:val="00130527"/>
     <w:rsid w:val="00130D66"/>
     <w:rsid w:val="00130FE6"/>
     <w:rsid w:val="001311FA"/>
     <w:rsid w:val="00131257"/>
     <w:rsid w:val="00132F30"/>
     <w:rsid w:val="001343B7"/>
     <w:rsid w:val="00135058"/>
     <w:rsid w:val="0013538B"/>
     <w:rsid w:val="00136D9A"/>
     <w:rsid w:val="0013746F"/>
     <w:rsid w:val="001402E9"/>
     <w:rsid w:val="001411FE"/>
     <w:rsid w:val="00142223"/>
     <w:rsid w:val="00150948"/>
@@ -26363,50 +31440,51 @@
     <w:rsid w:val="00411017"/>
     <w:rsid w:val="00411C03"/>
     <w:rsid w:val="00411CA3"/>
     <w:rsid w:val="00412DAF"/>
     <w:rsid w:val="004150BE"/>
     <w:rsid w:val="00416CAF"/>
     <w:rsid w:val="00416DBA"/>
     <w:rsid w:val="004200E2"/>
     <w:rsid w:val="00420D7F"/>
     <w:rsid w:val="0042123A"/>
     <w:rsid w:val="00425461"/>
     <w:rsid w:val="00425484"/>
     <w:rsid w:val="00426FC2"/>
     <w:rsid w:val="00430D3F"/>
     <w:rsid w:val="00431F39"/>
     <w:rsid w:val="00433339"/>
     <w:rsid w:val="00434307"/>
     <w:rsid w:val="004405D6"/>
     <w:rsid w:val="00445B04"/>
     <w:rsid w:val="00447CB5"/>
     <w:rsid w:val="004544A6"/>
     <w:rsid w:val="0046090E"/>
     <w:rsid w:val="004616CA"/>
     <w:rsid w:val="004617AB"/>
     <w:rsid w:val="00462801"/>
+    <w:rsid w:val="0046300B"/>
     <w:rsid w:val="004656B6"/>
     <w:rsid w:val="004669C8"/>
     <w:rsid w:val="00467963"/>
     <w:rsid w:val="00471A3A"/>
     <w:rsid w:val="00473290"/>
     <w:rsid w:val="004756A2"/>
     <w:rsid w:val="00477107"/>
     <w:rsid w:val="00483E5D"/>
     <w:rsid w:val="004848D8"/>
     <w:rsid w:val="0048518E"/>
     <w:rsid w:val="004852A5"/>
     <w:rsid w:val="00485E23"/>
     <w:rsid w:val="00486952"/>
     <w:rsid w:val="00486CC6"/>
     <w:rsid w:val="00492976"/>
     <w:rsid w:val="004929D5"/>
     <w:rsid w:val="00496BB0"/>
     <w:rsid w:val="0049711F"/>
     <w:rsid w:val="00497A15"/>
     <w:rsid w:val="004A087F"/>
     <w:rsid w:val="004A0B67"/>
     <w:rsid w:val="004A0BA4"/>
     <w:rsid w:val="004A39D7"/>
     <w:rsid w:val="004A5D70"/>
     <w:rsid w:val="004A75C7"/>
@@ -26519,50 +31597,51 @@
     <w:rsid w:val="005F636A"/>
     <w:rsid w:val="00600791"/>
     <w:rsid w:val="0060398A"/>
     <w:rsid w:val="00604CC1"/>
     <w:rsid w:val="0060514A"/>
     <w:rsid w:val="006051C6"/>
     <w:rsid w:val="00605505"/>
     <w:rsid w:val="006067C2"/>
     <w:rsid w:val="00606D2E"/>
     <w:rsid w:val="0061020E"/>
     <w:rsid w:val="0061069C"/>
     <w:rsid w:val="006130D9"/>
     <w:rsid w:val="006166AD"/>
     <w:rsid w:val="00616BC0"/>
     <w:rsid w:val="00616F62"/>
     <w:rsid w:val="00616F95"/>
     <w:rsid w:val="00623063"/>
     <w:rsid w:val="006252B4"/>
     <w:rsid w:val="00626FB8"/>
     <w:rsid w:val="006306C4"/>
     <w:rsid w:val="00631270"/>
     <w:rsid w:val="00631DA2"/>
     <w:rsid w:val="00632A77"/>
     <w:rsid w:val="00632E28"/>
     <w:rsid w:val="00633138"/>
+    <w:rsid w:val="00635E03"/>
     <w:rsid w:val="006368A6"/>
     <w:rsid w:val="00637205"/>
     <w:rsid w:val="006375F9"/>
     <w:rsid w:val="00641253"/>
     <w:rsid w:val="006419A0"/>
     <w:rsid w:val="006422FE"/>
     <w:rsid w:val="00642A55"/>
     <w:rsid w:val="006437F2"/>
     <w:rsid w:val="0064397D"/>
     <w:rsid w:val="00643B4B"/>
     <w:rsid w:val="00645E80"/>
     <w:rsid w:val="006516DD"/>
     <w:rsid w:val="00655E30"/>
     <w:rsid w:val="0066089C"/>
     <w:rsid w:val="00660E36"/>
     <w:rsid w:val="00661C96"/>
     <w:rsid w:val="00662437"/>
     <w:rsid w:val="00662929"/>
     <w:rsid w:val="006629F0"/>
     <w:rsid w:val="00663B90"/>
     <w:rsid w:val="0066497C"/>
     <w:rsid w:val="00665868"/>
     <w:rsid w:val="0067101B"/>
     <w:rsid w:val="0067135A"/>
     <w:rsid w:val="00671759"/>
@@ -26584,152 +31663,156 @@
     <w:rsid w:val="006A5749"/>
     <w:rsid w:val="006A58CC"/>
     <w:rsid w:val="006A7B2A"/>
     <w:rsid w:val="006B1D65"/>
     <w:rsid w:val="006B5D32"/>
     <w:rsid w:val="006B7A13"/>
     <w:rsid w:val="006C4D9E"/>
     <w:rsid w:val="006C6CE5"/>
     <w:rsid w:val="006C6D36"/>
     <w:rsid w:val="006D2458"/>
     <w:rsid w:val="006D25CA"/>
     <w:rsid w:val="006D3AC0"/>
     <w:rsid w:val="006D3EAF"/>
     <w:rsid w:val="006D7674"/>
     <w:rsid w:val="006E07C0"/>
     <w:rsid w:val="006E3B6B"/>
     <w:rsid w:val="006E5AD2"/>
     <w:rsid w:val="006E6CD8"/>
     <w:rsid w:val="006E7EE8"/>
     <w:rsid w:val="006F236C"/>
     <w:rsid w:val="006F506E"/>
     <w:rsid w:val="006F68CA"/>
     <w:rsid w:val="006F72C6"/>
     <w:rsid w:val="006F79F0"/>
     <w:rsid w:val="006F7A5D"/>
+    <w:rsid w:val="00701E38"/>
     <w:rsid w:val="007023DB"/>
     <w:rsid w:val="00703211"/>
     <w:rsid w:val="00703AB4"/>
     <w:rsid w:val="00704823"/>
     <w:rsid w:val="00704BC8"/>
     <w:rsid w:val="007052B1"/>
     <w:rsid w:val="00705D99"/>
     <w:rsid w:val="0070763D"/>
     <w:rsid w:val="00707F9A"/>
     <w:rsid w:val="00710091"/>
     <w:rsid w:val="00720C05"/>
     <w:rsid w:val="00721CC7"/>
     <w:rsid w:val="007230E4"/>
     <w:rsid w:val="00723B96"/>
     <w:rsid w:val="00724B9E"/>
     <w:rsid w:val="00725D89"/>
     <w:rsid w:val="00726CD0"/>
     <w:rsid w:val="00727C75"/>
     <w:rsid w:val="007314BF"/>
     <w:rsid w:val="00732F7E"/>
     <w:rsid w:val="00740734"/>
     <w:rsid w:val="00742835"/>
     <w:rsid w:val="00743F88"/>
     <w:rsid w:val="00745453"/>
     <w:rsid w:val="007474E0"/>
     <w:rsid w:val="00752629"/>
     <w:rsid w:val="00755AAC"/>
     <w:rsid w:val="00756A5A"/>
     <w:rsid w:val="007571D4"/>
     <w:rsid w:val="00757D4E"/>
     <w:rsid w:val="007676CC"/>
     <w:rsid w:val="00771C89"/>
     <w:rsid w:val="00773468"/>
     <w:rsid w:val="0077423F"/>
     <w:rsid w:val="00775834"/>
     <w:rsid w:val="00776A3E"/>
     <w:rsid w:val="00780165"/>
     <w:rsid w:val="007805CB"/>
     <w:rsid w:val="00780BAF"/>
     <w:rsid w:val="00782B38"/>
     <w:rsid w:val="00785178"/>
     <w:rsid w:val="00786565"/>
     <w:rsid w:val="00787936"/>
     <w:rsid w:val="00794D29"/>
     <w:rsid w:val="0079717B"/>
     <w:rsid w:val="007A0765"/>
     <w:rsid w:val="007A2603"/>
     <w:rsid w:val="007A299B"/>
     <w:rsid w:val="007A2F79"/>
     <w:rsid w:val="007A3878"/>
+    <w:rsid w:val="007B0B0E"/>
     <w:rsid w:val="007B1A3D"/>
     <w:rsid w:val="007B2E47"/>
     <w:rsid w:val="007B6785"/>
     <w:rsid w:val="007B6991"/>
     <w:rsid w:val="007C026C"/>
     <w:rsid w:val="007C1C08"/>
     <w:rsid w:val="007C5E18"/>
     <w:rsid w:val="007C5F3D"/>
     <w:rsid w:val="007C6687"/>
     <w:rsid w:val="007C748E"/>
     <w:rsid w:val="007C77D4"/>
     <w:rsid w:val="007D1353"/>
     <w:rsid w:val="007D4192"/>
     <w:rsid w:val="007D4327"/>
     <w:rsid w:val="007D4513"/>
     <w:rsid w:val="007E1273"/>
     <w:rsid w:val="007E1943"/>
     <w:rsid w:val="007E3AD5"/>
     <w:rsid w:val="007E5E2B"/>
     <w:rsid w:val="007F0442"/>
     <w:rsid w:val="007F48F7"/>
     <w:rsid w:val="007F5234"/>
     <w:rsid w:val="007F5F84"/>
     <w:rsid w:val="007F7E35"/>
     <w:rsid w:val="00804B0E"/>
     <w:rsid w:val="008053AD"/>
     <w:rsid w:val="00806F53"/>
     <w:rsid w:val="00813145"/>
     <w:rsid w:val="0081346B"/>
     <w:rsid w:val="00814992"/>
     <w:rsid w:val="00814E65"/>
     <w:rsid w:val="008202D5"/>
     <w:rsid w:val="008204D1"/>
     <w:rsid w:val="00820890"/>
     <w:rsid w:val="00820F29"/>
     <w:rsid w:val="00824233"/>
     <w:rsid w:val="0082568F"/>
     <w:rsid w:val="0082628F"/>
     <w:rsid w:val="008313C3"/>
     <w:rsid w:val="008335E1"/>
     <w:rsid w:val="00834519"/>
     <w:rsid w:val="00850492"/>
     <w:rsid w:val="00852A08"/>
     <w:rsid w:val="008538EA"/>
     <w:rsid w:val="00854148"/>
     <w:rsid w:val="00854368"/>
     <w:rsid w:val="00855E24"/>
     <w:rsid w:val="0086249A"/>
+    <w:rsid w:val="008646D2"/>
     <w:rsid w:val="0086625E"/>
     <w:rsid w:val="00866DD4"/>
     <w:rsid w:val="00867F81"/>
     <w:rsid w:val="00871EF8"/>
+    <w:rsid w:val="00873480"/>
     <w:rsid w:val="00880589"/>
     <w:rsid w:val="0088361E"/>
     <w:rsid w:val="00883C5A"/>
     <w:rsid w:val="008841E4"/>
     <w:rsid w:val="008927AE"/>
     <w:rsid w:val="00892F0D"/>
     <w:rsid w:val="00894C28"/>
     <w:rsid w:val="00895897"/>
     <w:rsid w:val="008A126E"/>
     <w:rsid w:val="008A4C1F"/>
     <w:rsid w:val="008A5B96"/>
     <w:rsid w:val="008B142C"/>
     <w:rsid w:val="008B5BD6"/>
     <w:rsid w:val="008B6EDB"/>
     <w:rsid w:val="008B7457"/>
     <w:rsid w:val="008C1013"/>
     <w:rsid w:val="008C195A"/>
     <w:rsid w:val="008C23B7"/>
     <w:rsid w:val="008C2D3C"/>
     <w:rsid w:val="008C3986"/>
     <w:rsid w:val="008C4FEB"/>
     <w:rsid w:val="008C5CA8"/>
     <w:rsid w:val="008C6C1E"/>
     <w:rsid w:val="008C73C2"/>
     <w:rsid w:val="008C7957"/>
@@ -26751,50 +31834,51 @@
     <w:rsid w:val="0091227B"/>
     <w:rsid w:val="00912445"/>
     <w:rsid w:val="0091412A"/>
     <w:rsid w:val="00921C91"/>
     <w:rsid w:val="009226D0"/>
     <w:rsid w:val="00924F72"/>
     <w:rsid w:val="00925BDA"/>
     <w:rsid w:val="00927CEB"/>
     <w:rsid w:val="00933054"/>
     <w:rsid w:val="0093403C"/>
     <w:rsid w:val="0094354B"/>
     <w:rsid w:val="0094445D"/>
     <w:rsid w:val="00960050"/>
     <w:rsid w:val="0096704D"/>
     <w:rsid w:val="0097131A"/>
     <w:rsid w:val="009736C3"/>
     <w:rsid w:val="00975F15"/>
     <w:rsid w:val="009825C2"/>
     <w:rsid w:val="00982C5D"/>
     <w:rsid w:val="00983E3B"/>
     <w:rsid w:val="00991353"/>
     <w:rsid w:val="00991934"/>
     <w:rsid w:val="0099369E"/>
     <w:rsid w:val="00994008"/>
     <w:rsid w:val="0099459E"/>
+    <w:rsid w:val="00995242"/>
     <w:rsid w:val="009A1B7B"/>
     <w:rsid w:val="009A1D9C"/>
     <w:rsid w:val="009A305A"/>
     <w:rsid w:val="009A4242"/>
     <w:rsid w:val="009A4513"/>
     <w:rsid w:val="009A630A"/>
     <w:rsid w:val="009B3290"/>
     <w:rsid w:val="009B51CE"/>
     <w:rsid w:val="009B5F72"/>
     <w:rsid w:val="009B6DEE"/>
     <w:rsid w:val="009C09CA"/>
     <w:rsid w:val="009C0CF2"/>
     <w:rsid w:val="009C279B"/>
     <w:rsid w:val="009C3112"/>
     <w:rsid w:val="009C41E6"/>
     <w:rsid w:val="009C4CD4"/>
     <w:rsid w:val="009C6EE2"/>
     <w:rsid w:val="009C7D26"/>
     <w:rsid w:val="009D2482"/>
     <w:rsid w:val="009D6C9E"/>
     <w:rsid w:val="009E0256"/>
     <w:rsid w:val="009E13BE"/>
     <w:rsid w:val="009E2DFE"/>
     <w:rsid w:val="009E5CFC"/>
     <w:rsid w:val="009E67AD"/>
@@ -26872,50 +31956,51 @@
     <w:rsid w:val="00AD68D5"/>
     <w:rsid w:val="00AD6A60"/>
     <w:rsid w:val="00AE34F3"/>
     <w:rsid w:val="00AE3961"/>
     <w:rsid w:val="00AE4942"/>
     <w:rsid w:val="00AE5F9B"/>
     <w:rsid w:val="00AE7AFC"/>
     <w:rsid w:val="00AF080F"/>
     <w:rsid w:val="00AF117B"/>
     <w:rsid w:val="00AF40BE"/>
     <w:rsid w:val="00AF43D7"/>
     <w:rsid w:val="00AF4C32"/>
     <w:rsid w:val="00AF5F90"/>
     <w:rsid w:val="00AF70A8"/>
     <w:rsid w:val="00AF7F9E"/>
     <w:rsid w:val="00B0290D"/>
     <w:rsid w:val="00B06A8E"/>
     <w:rsid w:val="00B06E51"/>
     <w:rsid w:val="00B12F07"/>
     <w:rsid w:val="00B139EE"/>
     <w:rsid w:val="00B1418A"/>
     <w:rsid w:val="00B201CB"/>
     <w:rsid w:val="00B21C7D"/>
     <w:rsid w:val="00B21FF8"/>
     <w:rsid w:val="00B22569"/>
+    <w:rsid w:val="00B23033"/>
     <w:rsid w:val="00B24601"/>
     <w:rsid w:val="00B27985"/>
     <w:rsid w:val="00B30F31"/>
     <w:rsid w:val="00B32961"/>
     <w:rsid w:val="00B32FFE"/>
     <w:rsid w:val="00B3577D"/>
     <w:rsid w:val="00B36CD8"/>
     <w:rsid w:val="00B379A3"/>
     <w:rsid w:val="00B40D12"/>
     <w:rsid w:val="00B43BAF"/>
     <w:rsid w:val="00B4588B"/>
     <w:rsid w:val="00B46AE2"/>
     <w:rsid w:val="00B47376"/>
     <w:rsid w:val="00B50466"/>
     <w:rsid w:val="00B52A87"/>
     <w:rsid w:val="00B52F40"/>
     <w:rsid w:val="00B55BAC"/>
     <w:rsid w:val="00B5642B"/>
     <w:rsid w:val="00B56585"/>
     <w:rsid w:val="00B626D5"/>
     <w:rsid w:val="00B62BF2"/>
     <w:rsid w:val="00B64BC7"/>
     <w:rsid w:val="00B70203"/>
     <w:rsid w:val="00B70847"/>
     <w:rsid w:val="00B712B3"/>
@@ -27172,50 +32257,51 @@
     <w:rsid w:val="00EB54B7"/>
     <w:rsid w:val="00EB6828"/>
     <w:rsid w:val="00EB6952"/>
     <w:rsid w:val="00EB6F8B"/>
     <w:rsid w:val="00EB717D"/>
     <w:rsid w:val="00EC001D"/>
     <w:rsid w:val="00EC132B"/>
     <w:rsid w:val="00EC2048"/>
     <w:rsid w:val="00EC29D0"/>
     <w:rsid w:val="00EC2C70"/>
     <w:rsid w:val="00EC37B5"/>
     <w:rsid w:val="00EC747C"/>
     <w:rsid w:val="00ED1546"/>
     <w:rsid w:val="00ED1B7D"/>
     <w:rsid w:val="00ED41EC"/>
     <w:rsid w:val="00ED7C29"/>
     <w:rsid w:val="00EE0844"/>
     <w:rsid w:val="00EE0E8E"/>
     <w:rsid w:val="00EE113B"/>
     <w:rsid w:val="00EE4813"/>
     <w:rsid w:val="00EE4858"/>
     <w:rsid w:val="00EE6371"/>
     <w:rsid w:val="00EE7457"/>
     <w:rsid w:val="00EF2857"/>
     <w:rsid w:val="00EF2AB9"/>
+    <w:rsid w:val="00EF361C"/>
     <w:rsid w:val="00EF3DBF"/>
     <w:rsid w:val="00EF4498"/>
     <w:rsid w:val="00EF6761"/>
     <w:rsid w:val="00EF7C50"/>
     <w:rsid w:val="00F04E24"/>
     <w:rsid w:val="00F05439"/>
     <w:rsid w:val="00F05D3A"/>
     <w:rsid w:val="00F11E0D"/>
     <w:rsid w:val="00F12756"/>
     <w:rsid w:val="00F163BF"/>
     <w:rsid w:val="00F17276"/>
     <w:rsid w:val="00F23F3E"/>
     <w:rsid w:val="00F24FA8"/>
     <w:rsid w:val="00F2538B"/>
     <w:rsid w:val="00F2565D"/>
     <w:rsid w:val="00F269FA"/>
     <w:rsid w:val="00F2761E"/>
     <w:rsid w:val="00F3008E"/>
     <w:rsid w:val="00F31904"/>
     <w:rsid w:val="00F31D89"/>
     <w:rsid w:val="00F3207D"/>
     <w:rsid w:val="00F34ECF"/>
     <w:rsid w:val="00F37CA5"/>
     <w:rsid w:val="00F40836"/>
     <w:rsid w:val="00F44449"/>
@@ -27277,51 +32363,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34B5F528"/>
   <w15:docId w15:val="{323133FF-8862-4605-8690-D75476AAA174}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:firstLine="709"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28082,51 +33168,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE3961"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af6">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007805CB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="87509293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="143787912">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -28247,51 +33333,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1544780770">
           <w:marLeft w:val="-210"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kakonina@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stipendiya@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kakonina@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stipendiya@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduproject@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduproject@bf.sistema.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -28565,71 +33651,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3D4BEC0-DFAC-406F-B0C3-9D2327EE044A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>40420</Characters>
+  <Pages>25</Pages>
+  <Words>8048</Words>
+  <Characters>45880</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>336</Lines>
-  <Paragraphs>94</Paragraphs>
+  <Lines>382</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47417</CharactersWithSpaces>
+  <CharactersWithSpaces>53821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кирилл Зенчев</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>